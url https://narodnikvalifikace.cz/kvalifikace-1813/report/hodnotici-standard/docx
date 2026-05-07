--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAB36745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAB36745" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAB36745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590C148F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590C148F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590C148F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.4.2026 1:54:09</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09E02463"/>
+    <w:nsid w:val="0C711053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07488119"/>
+    <w:nsid w:val="21ED0612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21A0876F"/>
+    <w:nsid w:val="277D9717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59042256"/>
+    <w:nsid w:val="41419B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>