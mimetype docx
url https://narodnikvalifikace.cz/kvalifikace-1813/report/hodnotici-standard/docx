--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590C148F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590C148F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590C148F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R706B845D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR706B845D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR706B845D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.5.2026 17:19:45</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C711053"/>
+    <w:nsid w:val="3DF75577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21ED0612"/>
+    <w:nsid w:val="36189A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="277D9717"/>
+    <w:nsid w:val="29E06181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41419B7A"/>
+    <w:nsid w:val="718C9D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>