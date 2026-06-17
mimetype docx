--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R706B845D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR706B845D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR706B845D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5130F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5130F7F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5130F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 28.5.2026 0:11:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DF75577"/>
+    <w:nsid w:val="14684036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36189A2D"/>
+    <w:nsid w:val="38365ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29E06181"/>
+    <w:nsid w:val="7AECFE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="718C9D88"/>
+    <w:nsid w:val="1024B96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>