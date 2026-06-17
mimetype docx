--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5130F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5130F7F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5130F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CA8C021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CA8C021" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CA8C021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 11:42:43</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14684036"/>
+    <w:nsid w:val="5A442273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38365ABF"/>
+    <w:nsid w:val="563BCCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AECFE93"/>
+    <w:nsid w:val="19667E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1024B96F"/>
+    <w:nsid w:val="3DD14C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>