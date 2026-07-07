--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CA8C021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CA8C021" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CA8C021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192EE316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192EE316" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192EE316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 17.6.2026 13:20:04</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A442273"/>
+    <w:nsid w:val="31B5118B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="563BCCBE"/>
+    <w:nsid w:val="7B854FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19667E97"/>
+    <w:nsid w:val="631326DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DD14C94"/>
+    <w:nsid w:val="6B5022AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>