--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192EE316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192EE316" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192EE316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3388D167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3388D167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3388D167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 7.7.2026 15:02:11</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31B5118B"/>
+    <w:nsid w:val="4D4C6E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B854FBC"/>
+    <w:nsid w:val="0856C2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="631326DF"/>
+    <w:nsid w:val="5430BC1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B5022AB"/>
+    <w:nsid w:val="5FFE7087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>