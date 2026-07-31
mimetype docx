--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3388D167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3388D167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3388D167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736D8BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736D8BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736D8BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 6:49:00</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D4C6E9C"/>
+    <w:nsid w:val="5819C78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0856C2B7"/>
+    <w:nsid w:val="460F169A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5430BC1A"/>
+    <w:nsid w:val="090C0317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FFE7087"/>
+    <w:nsid w:val="3B0B6367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>