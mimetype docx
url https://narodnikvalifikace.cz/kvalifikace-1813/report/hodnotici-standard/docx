--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736D8BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736D8BA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736D8BA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736FBA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736FBA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736FBA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 31.7.2026 8:24:58</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5819C78A"/>
+    <w:nsid w:val="1E444ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="460F169A"/>
+    <w:nsid w:val="4F8CC1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="090C0317"/>
+    <w:nsid w:val="38E38AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B0B6367"/>
+    <w:nsid w:val="6B405B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>