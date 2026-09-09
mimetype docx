--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736FBA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736FBA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736FBA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19E78B6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19E78B6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19E78B6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3600,51 +3600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,51 +5693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7474,51 +7474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8221,51 +8221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8794,84 +8794,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka stravovacích zařízení, 20.8.2026 12:40:14</w:t>
+        <w:t>Manažer/manažerka stravovacích zařízení, 9.9.2026 19:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E444ED5"/>
+    <w:nsid w:val="33E65AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8957,51 +8957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8CC1DF"/>
+    <w:nsid w:val="058A7ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9087,51 +9087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38E38AD2"/>
+    <w:nsid w:val="4C255C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9217,51 +9217,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B405B52"/>
+    <w:nsid w:val="25A09182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>