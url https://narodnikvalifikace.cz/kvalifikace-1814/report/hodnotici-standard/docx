--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFB20E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFB20E12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFB20E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7379A90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7379A90F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7379A90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.4.2026 0:28:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26E0FF90"/>
+    <w:nsid w:val="796EA4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2954E62A"/>
+    <w:nsid w:val="661A27F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AD42A80"/>
+    <w:nsid w:val="2AA4C054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F04713D"/>
+    <w:nsid w:val="0161F86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>