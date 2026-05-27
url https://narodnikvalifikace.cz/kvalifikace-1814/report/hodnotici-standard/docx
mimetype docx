--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7379A90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7379A90F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7379A90F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E89622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E89622" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E89622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.5.2026 17:10:00</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="796EA4CD"/>
+    <w:nsid w:val="30B0A5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="661A27F6"/>
+    <w:nsid w:val="391ABD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AA4C054"/>
+    <w:nsid w:val="66A371A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0161F86B"/>
+    <w:nsid w:val="61FF3911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>