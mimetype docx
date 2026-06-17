--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E89622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E89622" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E89622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5895469A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5895469A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5895469A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 28.5.2026 0:56:51</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30B0A5B0"/>
+    <w:nsid w:val="631E7482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="391ABD68"/>
+    <w:nsid w:val="11979CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66A371A6"/>
+    <w:nsid w:val="77BA77C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61FF3911"/>
+    <w:nsid w:val="44852A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>