--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5895469A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5895469A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5895469A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17F96331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17F96331" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17F96331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.6.2026 9:15:49</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="631E7482"/>
+    <w:nsid w:val="4BFB6624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11979CFB"/>
+    <w:nsid w:val="64EE4BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77BA77C9"/>
+    <w:nsid w:val="530E1489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44852A9F"/>
+    <w:nsid w:val="1B9F0BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>