--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17F96331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17F96331" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17F96331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R294FBC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR294FBC2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR294FBC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 11:22:22</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BFB6624"/>
+    <w:nsid w:val="2265D19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EE4BB1"/>
+    <w:nsid w:val="6541A2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="530E1489"/>
+    <w:nsid w:val="24156683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B9F0BF9"/>
+    <w:nsid w:val="16C4FDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>