--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R294FBC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR294FBC2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR294FBC2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38C5EBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38C5EBA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38C5EBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 7.7.2026 12:25:28</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2265D19A"/>
+    <w:nsid w:val="204B7803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6541A2DE"/>
+    <w:nsid w:val="460CC0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24156683"/>
+    <w:nsid w:val="4852A7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16C4FDBA"/>
+    <w:nsid w:val="6032FC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>