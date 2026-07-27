--- v6 (2026-07-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38C5EBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38C5EBA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38C5EBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E607F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E607F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E607F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 14:45:42</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="204B7803"/>
+    <w:nsid w:val="653CA415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="460CC0EC"/>
+    <w:nsid w:val="27846E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4852A7EB"/>
+    <w:nsid w:val="267FC22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6032FC3A"/>
+    <w:nsid w:val="63A51082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>