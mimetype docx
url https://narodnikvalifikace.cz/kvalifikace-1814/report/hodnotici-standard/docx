--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E607F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E607F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E607F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F66DD52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F66DD52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F66DD52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 27.7.2026 15:46:18</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="653CA415"/>
+    <w:nsid w:val="0E4C5F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27846E35"/>
+    <w:nsid w:val="73AC403E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="267FC22F"/>
+    <w:nsid w:val="011CA3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63A51082"/>
+    <w:nsid w:val="7EA73702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>