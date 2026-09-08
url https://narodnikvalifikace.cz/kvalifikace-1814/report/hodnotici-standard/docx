--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F66DD52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F66DD52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F66DD52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10C362F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10C362F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10C362F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5443,51 +5443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7165,51 +7165,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8485,84 +8485,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka ubytovacích služeb, 17.8.2026 19:13:40</w:t>
+        <w:t>Manažer/manažerka ubytovacích služeb, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E4C5F50"/>
+    <w:nsid w:val="5D3DF29F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8648,51 +8648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73AC403E"/>
+    <w:nsid w:val="203F3DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8778,51 +8778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="011CA3D6"/>
+    <w:nsid w:val="2FAD6719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8908,51 +8908,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EA73702"/>
+    <w:nsid w:val="6E4F3658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>