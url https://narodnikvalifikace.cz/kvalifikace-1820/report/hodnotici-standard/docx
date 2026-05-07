--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DCEAB13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DCEAB13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DCEAB13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D890D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D890D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D890D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.4.2026 1:56:46</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="266791CA"/>
+    <w:nsid w:val="2CA68029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507A0337"/>
+    <w:nsid w:val="7E998657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B300106"/>
+    <w:nsid w:val="46F6E0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>