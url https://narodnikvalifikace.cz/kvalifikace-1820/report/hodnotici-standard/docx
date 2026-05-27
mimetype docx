--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D890D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D890D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D890D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F69E607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F69E607" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F69E607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.5.2026 19:01:45</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CA68029"/>
+    <w:nsid w:val="1EF7996E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E998657"/>
+    <w:nsid w:val="1FBEF6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46F6E0F4"/>
+    <w:nsid w:val="11687161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>