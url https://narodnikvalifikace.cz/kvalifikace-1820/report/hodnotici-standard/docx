--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F69E607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F69E607" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F69E607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC63939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC63939" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC63939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 28.5.2026 0:12:48</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EF7996E"/>
+    <w:nsid w:val="12B91564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FBEF6CF"/>
+    <w:nsid w:val="13BDBBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11687161"/>
+    <w:nsid w:val="560A0533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>