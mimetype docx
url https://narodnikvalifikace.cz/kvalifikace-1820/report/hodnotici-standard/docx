--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CC63939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CC63939" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CC63939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E80393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E80393F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E80393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 9:38:20</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12B91564"/>
+    <w:nsid w:val="46BD5056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13BDBBE9"/>
+    <w:nsid w:val="72FE23C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="560A0533"/>
+    <w:nsid w:val="5D36E673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>