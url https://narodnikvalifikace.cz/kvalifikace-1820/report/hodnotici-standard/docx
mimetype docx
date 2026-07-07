--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E80393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E80393F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E80393F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69A5A965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69A5A965" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69A5A965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 17.6.2026 11:21:31</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46BD5056"/>
+    <w:nsid w:val="7E391D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72FE23C6"/>
+    <w:nsid w:val="1140C9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D36E673"/>
+    <w:nsid w:val="5459887B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>