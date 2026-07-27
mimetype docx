--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69A5A965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69A5A965" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69A5A965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32A97C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32A97C60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32A97C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:27</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:28</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 7.7.2026 15:03:28</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E391D9E"/>
+    <w:nsid w:val="28C08D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1140C9D8"/>
+    <w:nsid w:val="16E41CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5459887B"/>
+    <w:nsid w:val="54DB07BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>