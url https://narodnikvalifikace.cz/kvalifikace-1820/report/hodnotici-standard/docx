--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32A97C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32A97C60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32A97C60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E105251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E105251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E105251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 27.7.2026 17:34:39</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28C08D38"/>
+    <w:nsid w:val="14AC378C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16E41CAE"/>
+    <w:nsid w:val="31D6D32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54DB07BE"/>
+    <w:nsid w:val="14856BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>