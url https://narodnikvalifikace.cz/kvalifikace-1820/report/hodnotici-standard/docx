--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E105251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E105251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E105251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F81D29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F81D29A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F81D29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 20.8.2026 15:42:29</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14AC378C"/>
+    <w:nsid w:val="2C4EFA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D6D32B"/>
+    <w:nsid w:val="2D819B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14856BFC"/>
+    <w:nsid w:val="2A702130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>