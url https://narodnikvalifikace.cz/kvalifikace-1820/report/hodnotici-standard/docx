--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F81D29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F81D29A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F81D29A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REBEC52B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREBEC52B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREBEC52B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5074,51 +5074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5703,84 +5703,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa Beauty, s r. o., Jablonec nad Nisou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 19:07:49</w:t>
+        <w:t>Foukač/foukačka skleněných vánočních ozdob, 9.9.2026 20:03:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C4EFA04"/>
+    <w:nsid w:val="774C8994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5866,51 +5866,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D819B5B"/>
+    <w:nsid w:val="3E426669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5996,51 +5996,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A702130"/>
+    <w:nsid w:val="78B97193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>