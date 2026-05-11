--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472731B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472731B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472731B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R255F4F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR255F4F36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR255F4F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 21.4.2026 0:08:49</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BEFAFEA"/>
+    <w:nsid w:val="35952897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02822818"/>
+    <w:nsid w:val="02E0624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="154B72AD"/>
+    <w:nsid w:val="75EDBF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>