--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R255F4F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR255F4F36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR255F4F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A88F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A88F87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A88F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.5.2026 5:56:23</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35952897"/>
+    <w:nsid w:val="7665BD15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E0624B"/>
+    <w:nsid w:val="6E24A31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75EDBF25"/>
+    <w:nsid w:val="07AFC049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>