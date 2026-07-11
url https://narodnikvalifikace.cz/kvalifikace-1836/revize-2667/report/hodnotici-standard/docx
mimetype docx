--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A88F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A88F87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A88F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15139E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15139E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15139E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.6.2026 23:22:13</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7665BD15"/>
+    <w:nsid w:val="3B43CA05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E24A31E"/>
+    <w:nsid w:val="30B7D050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07AFC049"/>
+    <w:nsid w:val="61661012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>