--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15139E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15139E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15139E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D4C7D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D4C7D21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D4C7D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.7.2026 6:25:17</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B43CA05"/>
+    <w:nsid w:val="0EB536DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30B7D050"/>
+    <w:nsid w:val="39BD5DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61661012"/>
+    <w:nsid w:val="0E0FC103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>