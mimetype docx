--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D4C7D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D4C7D21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D4C7D21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB8BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB8BF2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB8BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 31.7.2026 13:17:50</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 20.8.2026 23:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EB536DF"/>
+    <w:nsid w:val="50115C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39BD5DED"/>
+    <w:nsid w:val="62A80993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E0FC103"/>
+    <w:nsid w:val="5E77B23D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>