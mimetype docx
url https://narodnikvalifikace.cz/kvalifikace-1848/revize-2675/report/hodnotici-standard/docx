--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5DD1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5DD1F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5DD1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7312FB49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7312FB49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7312FB49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3720,51 +3720,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16720,51 +16720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17637,51 +17637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18909,51 +18909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19370,84 +19370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožedělné galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 22.8.2026 0:06:34</w:t>
+        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C8FEFE6"/>
+    <w:nsid w:val="080663CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19533,51 +19533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69AAE5F3"/>
+    <w:nsid w:val="07A203A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EE0F7FD"/>
+    <w:nsid w:val="64D0A37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>