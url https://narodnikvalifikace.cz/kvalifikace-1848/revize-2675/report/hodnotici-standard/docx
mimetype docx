--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7312FB49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7312FB49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7312FB49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3554EF54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3554EF54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3554EF54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3720,51 +3720,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16720,51 +16720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17637,51 +17637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18909,51 +18909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19370,84 +19370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožedělné galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 11.9.2026 20:14:26</w:t>
+        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="080663CA"/>
+    <w:nsid w:val="0BE76FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19533,51 +19533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07A203A2"/>
+    <w:nsid w:val="1A616B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64D0A37F"/>
+    <w:nsid w:val="1B2F8A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>