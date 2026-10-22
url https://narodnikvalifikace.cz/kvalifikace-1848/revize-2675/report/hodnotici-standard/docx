--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3554EF54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3554EF54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3554EF54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29044C52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29044C52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29044C52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3720,51 +3720,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16720,51 +16720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17048,51 +17048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s výučním listem v oboru vzdělání se strojírenským zaměřením a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
+        <w:t>Střední vzdělání s výučním listem v oboru vzdělání se strojírenským zaměřením a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17107,51 +17107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střední vzdělání s maturitní zkouškou v oboru vzdělání se strojírenským zaměřením a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání se strojírenským zaměřením a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17166,51 +17166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání se zaměřením na strojírenství a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborných předmětů nebo učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
+        <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborných předmětů nebo učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17225,51 +17225,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Profesní kvalifikace 32-048-H Opravář obuvnických strojů a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
+        <w:t>Profesní kvalifikace 32-048-H Opravář obuvnických strojů a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti oprav obuvnických strojů nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování ve strojírenské oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17396,51 +17396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8539" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17637,51 +17637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17853,51 +17853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost vybavená výpočetní technikou pro přípravu písemných podkladů (v rámci praktického předvedení) a pro provedení ústní zkoušky</w:t>
+        <w:t>Místnost vybavená výpočetní technikou pro přípravu písemných podkladů (v rámci praktického předvedení) a pro provedení ústní zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17912,51 +17912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Reálné pracoviště obuvnické dílny s 1 obuvnickým strojem s poruchou funkce části stroje, s 1 obuvnickým strojem u kterého je nutné nové seřízení pro nový vzor a materiál, s 1 obuvnickým strojem u kterého je nutná výměna součástek pro nový vzor a materiál, s 1 obuvnickým strojem s vadnou součástkou, s 1 obuvnickým strojem s mechanickou vadou, s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům; může se jednat o vysekávací stroj, kosící stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj, kroužkovací stroj, stroj na vytahování pat, skobičkovací stroj, napínací stroj, drásací stroj, frézovací stroj, lisovací stroj</w:t>
+        <w:t>Reálné pracoviště obuvnické dílny s 1 obuvnickým strojem s poruchou funkce části stroje, s 1 obuvnickým strojem u kterého je nutné nové seřízení pro nový vzor a materiál, s 1 obuvnickým strojem u kterého je nutná výměna součástek pro nový vzor a materiál, s 1 obuvnickým strojem s vadnou součástkou, s 1 obuvnickým strojem s mechanickou vadou, s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům; může se jednat o vysekávací stroj, kosící stroj, plochý jednojehlový šicí stroj, sloupový jednojehlový šicí stroj, plochý dvoujehlový šicí stroj, kroužkovací stroj, stroj na vytahování pat, skobičkovací stroj, napínací stroj, drásací stroj, frézovací stroj, lisovací stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17971,51 +17971,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ceníky náhradních dílů obuvnických strojů</w:t>
+        <w:t>Ceníky náhradních dílů obuvnických strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18030,51 +18030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro obuvnické stroje (technické dispozice, manuály, návody k obsluze a údržbě, servisní příručka)</w:t>
+        <w:t>Technická dokumentace pro obuvnické stroje (technické dispozice, manuály, návody k obsluze a údržbě, servisní příručka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18089,51 +18089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace pro obuvnickou výrobu</w:t>
+        <w:t>Technická dokumentace pro obuvnickou výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Evidence servisních prohlídek a generálních oprav obuvnických strojů</w:t>
+        <w:t>Evidence servisních prohlídek a generálních oprav obuvnických strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18207,51 +18207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář pro stanovení kalkulace ceny opravy obuvnického stroje</w:t>
+        <w:t>Formulář pro stanovení kalkulace ceny opravy obuvnického stroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18266,51 +18266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formulář pro záznamy o pravidelných servisních prohlídkách a generálních opravách obuvnických strojů</w:t>
+        <w:t>Formulář pro záznamy o pravidelných servisních prohlídkách a generálních opravách obuvnických strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18325,51 +18325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Náhradní díly pro opravu obuvnických strojů, odpovídající typu obuvnického stroje a jeho poruše</w:t>
+        <w:t>Náhradní díly pro opravu obuvnických strojů, odpovídající typu obuvnického stroje a jeho poruše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18384,51 +18384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Montážní nářadí na opravy obuvnických strojů (sada šroubováků základních velikostí, kleště, kladívko, seřizovací klíče, štětec, smirkový papír)</w:t>
+        <w:t>Montážní nářadí na opravy obuvnických strojů (sada šroubováků základních velikostí, kleště, kladívko, seřizovací klíče, štětec, smirkový papír)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18443,51 +18443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostředky k čištění a mazání stroje (štětec, petrolej, olejnička, mazací olej)</w:t>
+        <w:t>Prostředky k čištění a mazání stroje (štětec, petrolej, olejnička, mazací olej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18502,51 +18502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Modelové situace v počtu minimálně 1 modelová situace pro každé uvedené kritérium hodnocení</w:t>
+        <w:t>Modelové situace v počtu minimálně 1 modelová situace pro každé uvedené kritérium hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18909,51 +18909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19370,84 +19370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožedělné galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář obuvnických strojů, 2.10.2026 3:51:05</w:t>
+        <w:t>Opravář obuvnických strojů, 22.10.2026 10:16:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BE76FE6"/>
+    <w:nsid w:val="5F082E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19533,51 +19533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A616B14"/>
+    <w:nsid w:val="02FB8E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B2F8A49"/>
+    <w:nsid w:val="3CA8FA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>