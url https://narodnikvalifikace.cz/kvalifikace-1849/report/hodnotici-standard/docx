--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R403C7A79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR403C7A79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR403C7A79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56899DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56899DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56899DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.4.2026 1:54:26</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C16CC25"/>
+    <w:nsid w:val="1BE884C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="486E46F9"/>
+    <w:nsid w:val="6758909B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05043DCF"/>
+    <w:nsid w:val="35F15043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>