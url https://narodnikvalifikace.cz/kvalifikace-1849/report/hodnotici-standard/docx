--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56899DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56899DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56899DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41B36EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41B36EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41B36EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 17:08:43</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BE884C1"/>
+    <w:nsid w:val="304DA8A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6758909B"/>
+    <w:nsid w:val="1711F4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35F15043"/>
+    <w:nsid w:val="781936D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>