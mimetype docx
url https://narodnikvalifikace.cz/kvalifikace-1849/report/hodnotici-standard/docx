--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41B36EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41B36EB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41B36EB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C8A6FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C8A6FD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C8A6FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.5.2026 18:05:17</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="304DA8A7"/>
+    <w:nsid w:val="11D8FB83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1711F4DC"/>
+    <w:nsid w:val="703A3E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="781936D0"/>
+    <w:nsid w:val="1F476607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>