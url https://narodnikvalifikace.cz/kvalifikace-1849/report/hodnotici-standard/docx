--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C8A6FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C8A6FD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C8A6FD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A65C7A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A65C7A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A65C7A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 27.5.2026 23:48:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11D8FB83"/>
+    <w:nsid w:val="1A2EB23A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="703A3E6B"/>
+    <w:nsid w:val="052BD8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F476607"/>
+    <w:nsid w:val="083E5B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>