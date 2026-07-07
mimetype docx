--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A65C7A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A65C7A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A65C7A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E05CE58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E05CE58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E05CE58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 17.6.2026 9:18:51</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A2EB23A"/>
+    <w:nsid w:val="3C912C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="052BD8DF"/>
+    <w:nsid w:val="3A85124B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="083E5B91"/>
+    <w:nsid w:val="138ADA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>