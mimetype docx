--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E05CE58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E05CE58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E05CE58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23434101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23434101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23434101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 11:06:56</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C912C62"/>
+    <w:nsid w:val="1286CE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A85124B"/>
+    <w:nsid w:val="7B586F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="138ADA31"/>
+    <w:nsid w:val="7AF0E235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>