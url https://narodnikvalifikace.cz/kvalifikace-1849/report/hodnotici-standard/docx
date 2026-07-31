--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23434101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23434101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23434101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7482C924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7482C924" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7482C924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 7.7.2026 12:22:15</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1286CE64"/>
+    <w:nsid w:val="0D457E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B586F80"/>
+    <w:nsid w:val="1471D8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AF0E235"/>
+    <w:nsid w:val="2A171F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>