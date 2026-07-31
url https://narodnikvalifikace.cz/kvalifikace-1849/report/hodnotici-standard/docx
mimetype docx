--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7482C924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7482C924" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7482C924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46901D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46901D14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46901D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 11:08:27</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D457E57"/>
+    <w:nsid w:val="3A5B1121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1471D8B6"/>
+    <w:nsid w:val="1EB395A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A171F01"/>
+    <w:nsid w:val="4AF110CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>