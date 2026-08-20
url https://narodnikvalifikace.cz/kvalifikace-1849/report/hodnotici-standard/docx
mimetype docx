--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46901D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46901D14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46901D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF78E7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF78E7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF78E7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 31.7.2026 12:40:22</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A5B1121"/>
+    <w:nsid w:val="3913F781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EB395A0"/>
+    <w:nsid w:val="2083C8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AF110CB"/>
+    <w:nsid w:val="48DA5AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>