--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF78E7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF78E7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF78E7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64A67CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64A67CA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64A67CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14998,51 +14998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18663,51 +18663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19580,51 +19580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20911,51 +20911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21372,84 +21372,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka obuvnických strojů, 20.8.2026 16:50:48</w:t>
+        <w:t>Seřizovač/seřizovačka obuvnických strojů, 9.9.2026 21:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3913F781"/>
+    <w:nsid w:val="05FE498B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21535,51 +21535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2083C8E8"/>
+    <w:nsid w:val="3E7417A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21665,51 +21665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48DA5AE7"/>
+    <w:nsid w:val="5FACBEF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>