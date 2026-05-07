--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2308E061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2308E061" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2308E061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20385B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20385B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20385B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 16.4.2026 22:54:27</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 16.4.2026 22:54:27</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2231,51 +2231,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 16.4.2026 22:54:27</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>