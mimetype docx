--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20385B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20385B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20385B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61F74F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61F74F8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61F74F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2133,149 +2133,203 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4676"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4732"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Vojáček Martin DiS.</w:t>
+        <w:t>Vítková Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4676"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4732"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vršovická 1288/92, 10000 Praha 10</w:t>
+        <w:t>Antala Staška 1021, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Yoda institut, s.r.o.</w:t>
+        <w:t>Mgr. Vojáček Martin DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Vršovická 1288/92, 10000 Praha 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoda institut, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 7.5.2026 17:07:02</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>