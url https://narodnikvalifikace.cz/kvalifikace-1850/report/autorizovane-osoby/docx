--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61F74F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61F74F8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61F74F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2328E846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2328E846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2328E846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2285,51 +2285,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 28.5.2026 0:54:53</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>