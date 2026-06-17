--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2328E846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2328E846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2328E846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FA3BCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FA3BCF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FA3BCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2285,51 +2285,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 9:28:01</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>