--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FA3BCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FA3BCF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FA3BCF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R489E03D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR489E03D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR489E03D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2285,51 +2285,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 17.6.2026 11:12:20</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>