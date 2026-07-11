--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R489E03D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR489E03D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR489E03D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38470AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38470AFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38470AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2285,51 +2285,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 2:15:30</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>