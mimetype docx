--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38470AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38470AFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38470AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FEC98C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FEC98C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FEC98C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1122,581 +1122,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10199"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10255"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
+        <w:t>Chlouba Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10199"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10255"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Kosmonatů 2275 2275, 44001 Louny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10815"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10871"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10815"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10871"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11488"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. et Bc. Kavka Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11488"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>UL.SNP 535, 56151 Letohrad</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Nebovidská 462/2, 11800 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11818"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11874"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MS-97, s.r.o. - Trenérská škola Olympia</w:t>
+        <w:t>Mgr. Kopřiva Filip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11818"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11874"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nebovidská 462/2, 11800 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12434"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12490"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MS-97, s.r.o. - Trenérská škola Olympia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12434"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12490"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Pobřežní 249/46, 18000 Praha 8 - Karlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13051"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13107"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Národní akademie vzdělávání s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13051"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13107"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rybná  716/24, 11000 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12434"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12490"/>
-[...10 lines deleted...]
-        <w:t>Národní akademie vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13493"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Nosek Tomáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12434"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12490"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13493"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Račice 100, 41108 Štětí</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Zemské právo 1573/5a, 10200 Praha - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Požárek Petr</w:t>
+        <w:t>pilates clinic method s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13879"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hradební 291/16, 37001 České Budějovice</w:t>
+        <w:t>Zemské právo 1573/5a, 10200 Praha - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14439"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14495"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>RAW GYM s.r.o.</w:t>
+        <w:t>Mgr. Požárek Petr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14439"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14495"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sídliště u nádraží  805, 37701 Jindřichův Hradec</w:t>
+        <w:t>Hradební 291/16, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15112"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Rázlová Marcela</w:t>
+        <w:t>RAW GYM s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15112"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
+        <w:t xml:space="preserve">Sídliště u nádraží  805, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1863,473 +1863,527 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>STACA s.r.o.</w:t>
+        <w:t>Mgr. Rázlová Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Kremnická 3028/5, 14100 Praha 4 - Záběhlice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>STACA s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Radniční  133/1, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Szabóová Blanka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nová 1816, 75301 Hranice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Szabóová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Šeršeň Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Nová 1816, 75301 Hranice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Panorama 347, 43111 Jirkov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>PhDr. Šeršeň Lukáš</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vajnerová Lucie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Panorama 347, 43111 Jirkov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sedlice 150, 38732 Sedlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Vajnerová Lucie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vital Institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Antala Staška 1021, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Vojáček Martin DiS.</w:t>
+        <w:t>Vítková Michaela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vršovická 1288/92, 10000 Praha 10</w:t>
+        <w:t>Antala Staška 1021, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Yoda institut, s.r.o.</w:t>
+        <w:t>Mgr. Vojáček Martin DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Vršovická 1288/92, 10000 Praha 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoda institut, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 11.7.2026 3:28:04</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>