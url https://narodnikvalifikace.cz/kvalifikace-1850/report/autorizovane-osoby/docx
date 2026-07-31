--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FEC98C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FEC98C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FEC98C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FDCCB43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FDCCB43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FDCCB43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sídliště u nádraží  805, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2339,51 +2339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 11:06:08</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>