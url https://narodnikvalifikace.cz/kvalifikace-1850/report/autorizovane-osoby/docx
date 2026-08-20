--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FDCCB43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FDCCB43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FDCCB43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F5E6B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F5E6B88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F5E6B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sídliště u nádraží  805, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2339,51 +2339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 31.7.2026 14:14:16</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>