--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F5E6B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F5E6B88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F5E6B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E5B3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E5B3814" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E5B3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 9.9.2026 20:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sídliště u nádraží  805, 37701 Jindřichův Hradec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 9.9.2026 20:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2339,51 +2339,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brandlova 1/1641, 14900 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Osobní trenér/trenérka ve fitness, 20.8.2026 15:41:05</w:t>
+        <w:t>Osobní trenér/trenérka ve fitness, 9.9.2026 20:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>