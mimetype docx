--- v10 (2026-08-20)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAABAD86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAABAD86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAABAD86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A63C700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A63C700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A63C700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2650A9F5"/>
+    <w:nsid w:val="3AAFEB7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67661ED3"/>
+    <w:nsid w:val="3CEDA8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06DF2E95"/>
+    <w:nsid w:val="131C03B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>