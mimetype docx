--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A63C700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A63C700" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A63C700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B3E6E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B3E6E54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B3E6E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.9.2026 18:47:30</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AAFEB7D"/>
+    <w:nsid w:val="1850CA5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CEDA8BB"/>
+    <w:nsid w:val="4F94113A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="131C03B8"/>
+    <w:nsid w:val="0276062C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>