--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B3E6E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B3E6E54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B3E6E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R566FE2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR566FE2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR566FE2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,68 +796,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2034,68 +2034,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3039,68 +3039,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4010,68 +4010,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13680,68 +13680,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18443,289 +18443,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8466"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8481"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8481"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="8481"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8481"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8481"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="8481"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="8481"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="8481"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="8481"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="8481"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8481"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="8481"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="8481"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="8481"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="8481"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="8481"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18851,425 +18851,425 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8946"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8961"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="8961"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8961"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="8961"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="8961"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8961"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="8961"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="8961"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="8961"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="8961"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normostran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8961"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="8961"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="8961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9196"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9210"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9210"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9210"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připravený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9210"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9210"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="9210"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentován</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="9210"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9210"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9210"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9210"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="9210"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="9210"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="9210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19718,629 +19718,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10151"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10165"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10165"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10165"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10165"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="10165"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="10165"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10165"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="10165"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="10165"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="10165"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10165"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="10165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10401"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10415"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10415"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10415"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="10415"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="10415"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10415"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="10415"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="10415"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předškolních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="10415"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10650"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10665"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10665"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10665"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10665"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="10665"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="10665"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="10665"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="10665"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="10665"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="10665"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="10665"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="10665"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10665"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="10665"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="10665"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10900"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21503,493 +21503,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13247"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13261"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="13261"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="13261"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="13261"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="13261"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="13261"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="13261"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="13261"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="13261"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normostrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="13261"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="13261"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="13261"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>A4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13497"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13511"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13511"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13511"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13511"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13511"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="13511"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="13511"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="13511"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="13511"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="13511"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="13511"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="13511"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="13511"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="13511"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="13511"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10075" w:y="13511"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="13511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22115,459 +22115,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13977"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13991"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="13991"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13991"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připravené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="13991"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="13991"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13991"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="13991"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="13991"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="13991"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="13991"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="13991"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14241"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="14241"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14241"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="14241"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="14241"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="14241"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="14241"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="14241"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="14241"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="14241"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předložených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="14241"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příprav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="14241"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="14241"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="14241"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="14241"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="14241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14471"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22676,289 +22676,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14706"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14721"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14721"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14721"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Modelové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="14721"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14721"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14721"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14721"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="14721"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="14721"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14721"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="14721"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="14721"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="14721"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cviky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="14721"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="14721"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="14721"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="14721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pouze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23169,323 +23169,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15186"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15201"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="15201"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="15201"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="15201"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dispozici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="15201"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="15201"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15201"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předškolním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="15201"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="15201"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="15201"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="15201"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="15201"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="15201"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="15201"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="15201"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="15201"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="15201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15436"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23775,68 +23775,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -34618,68 +34618,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -36129,80 +36129,735 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6931" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8026"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8026"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou a osvědčení o absolvování akreditovaného kurzu MŠMT se zaměřením na pohybové aktivity předškolních dětí dle zákona č. 435/2004 Sb., ve znění pozdějších předpisů, nebo jiný doklad o odborné kvalifikaci pro příslušnou pracovní činnost vydaný zařízením akreditovaným podle zvláštních právních předpisů nebo zařízením akreditovaným MŠMT a alespoň 5 let odborné instruktorské praxe v oblasti skupinového cvičení rodičů s předškolními dětmi a cvičení s předškolními dětmi bez rodičů a zároveň úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání zaměřené na tělesnou kulturu, tělovýchovu a sport a alespoň 5 let odborné instruktorské praxe v oblasti skupinového cvičení rodičů s předškolními dětmi a cvičení s předškolními dětmi bez rodičů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání bakalářského nebo magisterského stupně zaměřené na tělovýchovu a sport a alespoň 5 let odborné instruktorské praxe v oblasti skupinového cvičení rodičů s předškolními dětmi a cvičení s předškolními dětmi bez rodičů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Profesní kvalifikace 74-033-M Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné instruktorské praxe v oblasti skupinového cvičení rodičů s předškolními dětmi a cvičení s předškolními dětmi bez rodičů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8573"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -36277,539 +36932,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9489" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4501" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...347 lines deleted...]
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -36817,58 +37012,353 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t xml:space="preserve">tělocvična, určená pro předvedení metodických výstupů, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">učebna pro písemné zkoušení uchazeče, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>cvičební pomůcky (tradiční tělocvičné nářadí a náčiní, cvičební podložky),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>hudební aparatura pro přehrávání CD a MP3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>figurína dospělého a předškolního dítěte na předvedení resuscitace, zdravotnický materiál pro poskytnutí první pomoci, lékárnička,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">PC a dataprojektor pro případnou prezentaci tématického plánu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -36880,107 +37370,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba zajistí min. 4 cvičence v předškolním věku pro modelové řízení určené části cvičební jednotky, dále min. 1 dospělého (např. další účastník zkoušky) pro ukázku metodiky nácviku určené pohybové dovednosti a ukázku dopomoci a záchrany při cvičení na nářadí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -36992,134 +37482,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6882"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6882"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7222"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8255"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8255"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8595"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -37193,968 +37849,50 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...916 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -38549,84 +38287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 2.10.2026 2:09:15</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.10.2026 8:29:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1850CA5F"/>
+    <w:nsid w:val="29F8B9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F94113A"/>
+    <w:nsid w:val="3B258D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38841,188 +38579,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>