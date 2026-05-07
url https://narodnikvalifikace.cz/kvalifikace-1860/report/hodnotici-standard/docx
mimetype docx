--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6684868D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6684868D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6684868D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486E6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486E6624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486E6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.4.2026 20:17:18</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09EA06FE"/>
+    <w:nsid w:val="1DB60A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448119F8"/>
+    <w:nsid w:val="7CC50998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BAAC0D0"/>
+    <w:nsid w:val="1705227F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>