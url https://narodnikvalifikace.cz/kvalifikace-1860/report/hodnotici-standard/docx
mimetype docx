--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486E6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486E6624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486E6624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94568F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 16:09:33</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DB60A43"/>
+    <w:nsid w:val="34A20280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC50998"/>
+    <w:nsid w:val="334A665A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1705227F"/>
+    <w:nsid w:val="011370A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>