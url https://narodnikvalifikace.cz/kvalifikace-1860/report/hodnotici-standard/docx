--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94568F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94568F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3993AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3993AC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3993AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.5.2026 17:10:34</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34A20280"/>
+    <w:nsid w:val="4D3155AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334A665A"/>
+    <w:nsid w:val="0552B243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="011370A3"/>
+    <w:nsid w:val="174C5E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>