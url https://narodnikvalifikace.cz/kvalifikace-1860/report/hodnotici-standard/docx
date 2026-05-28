--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3993AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3993AC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3993AC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE93C4AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE93C4AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE93C4AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:06:41</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D3155AF"/>
+    <w:nsid w:val="129D485C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0552B243"/>
+    <w:nsid w:val="5A04AE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="174C5E96"/>
+    <w:nsid w:val="11225908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>