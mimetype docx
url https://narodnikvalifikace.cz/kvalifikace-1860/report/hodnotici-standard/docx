--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE93C4AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE93C4AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE93C4AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B443452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B443452" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B443452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 28.5.2026 2:35:28</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="129D485C"/>
+    <w:nsid w:val="71D929FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A04AE58"/>
+    <w:nsid w:val="47F5CC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11225908"/>
+    <w:nsid w:val="059E13A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>