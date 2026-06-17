--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B443452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B443452" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B443452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5951B531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5951B531" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5951B531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 11:48:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71D929FB"/>
+    <w:nsid w:val="5D8F0A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F5CC72"/>
+    <w:nsid w:val="6E1D8F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="059E13A6"/>
+    <w:nsid w:val="0537DFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>