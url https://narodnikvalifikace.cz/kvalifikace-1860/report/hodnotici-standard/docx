--- v6 (2026-06-17)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5951B531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5951B531" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5951B531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD0C3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD0C3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD0C3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 17.6.2026 12:39:37</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D8F0A65"/>
+    <w:nsid w:val="24F6DB89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E1D8F6E"/>
+    <w:nsid w:val="1B81BE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0537DFFF"/>
+    <w:nsid w:val="6FA1516B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>