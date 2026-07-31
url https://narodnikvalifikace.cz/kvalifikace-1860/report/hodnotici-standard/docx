--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD0C3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD0C3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD0C3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R177357F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR177357F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR177357F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 11.7.2026 6:40:09</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24F6DB89"/>
+    <w:nsid w:val="315B0893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B81BE30"/>
+    <w:nsid w:val="37341AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FA1516B"/>
+    <w:nsid w:val="5C8D6A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>