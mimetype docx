--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R177357F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR177357F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR177357F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12DACA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12DACA26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12DACA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 11:26:03</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="315B0893"/>
+    <w:nsid w:val="4D3C0DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37341AA6"/>
+    <w:nsid w:val="310A0068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C8D6A74"/>
+    <w:nsid w:val="20C90BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>