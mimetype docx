--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12DACA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12DACA26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12DACA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAABAD86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAABAD86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAABAD86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 31.7.2026 17:42:23</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 20.8.2026 23:50:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D3C0DF2"/>
+    <w:nsid w:val="2650A9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="310A0068"/>
+    <w:nsid w:val="67661ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20C90BF6"/>
+    <w:nsid w:val="06DF2E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>