--- v0 (2026-04-22)
+++ v1 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AB79979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AB79979" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AB79979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABA5AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABA5AB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABA5AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:41:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -835,51 +835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:41:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>