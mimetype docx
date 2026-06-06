--- v1 (2026-05-14)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABA5AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABA5AB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABA5AB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BEDDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BEDDB22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BEDDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:43:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -835,51 +835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:43:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:23:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>