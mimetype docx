--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BEDDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BEDDB22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BEDDB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F7C5D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F7C5D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F7C5D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:23:32</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -835,51 +835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:23:32</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:45:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>