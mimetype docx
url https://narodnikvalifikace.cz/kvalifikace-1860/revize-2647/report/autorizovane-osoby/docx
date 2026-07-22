--- v3 (2026-06-27)
+++ v4 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F7C5D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F7C5D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F7C5D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B8FB8A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B8FB8A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B8FB8A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:45:43</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -835,51 +835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:45:43</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>