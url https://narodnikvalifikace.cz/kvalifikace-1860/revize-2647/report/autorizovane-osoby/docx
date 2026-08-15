--- v4 (2026-07-22)
+++ v5 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B8FB8A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B8FB8A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B8FB8A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R214469A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR214469A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR214469A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:25:53</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -835,51 +835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:25:53</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>