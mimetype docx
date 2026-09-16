--- v5 (2026-08-15)
+++ v6 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R214469A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR214469A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR214469A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R568EB114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR568EB114" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR568EB114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:10:00</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -683,203 +683,257 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>fitMAMI s.r.o.</w:t>
+        <w:t>Česká obec sokolská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Újezd  450/40, 11801 Praha 1 - Malá strana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fitMAMI s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Zlešická 1853/13, 14800 Praha 4 - Chodov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Institut vzdělávání Evy Kiedroňové, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sosnová 411, 73961 Třinec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Institut vzdělávání Evy Kiedroňové, z.s.</w:t>
+        <w:t>Vzdělávání Ottománek s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní  383, 25228 Černošice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:10:00</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>