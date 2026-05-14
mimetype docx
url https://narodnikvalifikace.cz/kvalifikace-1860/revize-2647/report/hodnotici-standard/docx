--- v0 (2026-04-22)
+++ v1 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27FF131D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27FF131D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27FF131D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64959BDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64959BDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64959BDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.4.2026 18:34:01</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38B66499"/>
+    <w:nsid w:val="5284F5D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8CA92A"/>
+    <w:nsid w:val="333CC9BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B495CA5"/>
+    <w:nsid w:val="2244B30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>