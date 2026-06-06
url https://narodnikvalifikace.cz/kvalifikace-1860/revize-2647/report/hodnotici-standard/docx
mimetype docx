--- v1 (2026-05-14)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64959BDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64959BDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64959BDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46928388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46928388" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46928388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 14.5.2026 6:44:58</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5284F5D0"/>
+    <w:nsid w:val="291E927E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="333CC9BD"/>
+    <w:nsid w:val="72C48B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2244B30B"/>
+    <w:nsid w:val="1F05B0DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>