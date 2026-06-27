--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46928388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46928388" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46928388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB8D4F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB8D4F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB8D4F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 7.6.2026 1:26:05</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="291E927E"/>
+    <w:nsid w:val="29D14AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C48B93"/>
+    <w:nsid w:val="1BD6485C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F05B0DD"/>
+    <w:nsid w:val="0CA26BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>