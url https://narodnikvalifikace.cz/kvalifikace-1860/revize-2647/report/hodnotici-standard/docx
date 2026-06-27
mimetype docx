--- v3 (2026-06-27)
+++ v4 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB8D4F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB8D4F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB8D4F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F4D28D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F4D28D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F4D28D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 18:52:13</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29D14AFB"/>
+    <w:nsid w:val="5FE12516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD6485C"/>
+    <w:nsid w:val="55A467BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CA26BB2"/>
+    <w:nsid w:val="048A5698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>