--- v4 (2026-06-27)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F4D28D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F4D28D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F4D28D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC9A4F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC9A4F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC9A4F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 27.6.2026 20:15:47</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FE12516"/>
+    <w:nsid w:val="24FD9BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55A467BC"/>
+    <w:nsid w:val="17700DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="048A5698"/>
+    <w:nsid w:val="2D3D9458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>