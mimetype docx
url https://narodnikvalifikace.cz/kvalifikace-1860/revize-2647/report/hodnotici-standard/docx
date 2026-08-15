--- v5 (2026-07-22)
+++ v6 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC9A4F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC9A4F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC9A4F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B89F70A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B89F70A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B89F70A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 22.7.2026 22:27:52</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24FD9BE1"/>
+    <w:nsid w:val="3C42234A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17700DE6"/>
+    <w:nsid w:val="574088B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D3D9458"/>
+    <w:nsid w:val="1F39945D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>