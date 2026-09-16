--- v6 (2026-08-15)
+++ v7 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B89F70A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B89F70A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B89F70A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7374726A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7374726A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7374726A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13680,51 +13680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23775,51 +23775,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34618,51 +34618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36141,51 +36141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37058,51 +37058,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37976,51 +37976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38549,84 +38549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 15.8.2026 3:12:31</w:t>
+        <w:t xml:space="preserve">Instruktor/instruktorka cvičení rodičů s dětmi a cvičení předškolních dětí  , 16.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C42234A"/>
+    <w:nsid w:val="384B9C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38712,51 +38712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="574088B0"/>
+    <w:nsid w:val="2DF53868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -38842,51 +38842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F39945D"/>
+    <w:nsid w:val="5FCFB860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>