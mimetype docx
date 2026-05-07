--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE8DB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE8DB3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE8DB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R682CDE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR682CDE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR682CDE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 16.4.2026 22:52:27</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7455A920"/>
+    <w:nsid w:val="568789B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="291921D0"/>
+    <w:nsid w:val="5EA59CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7ED87583"/>
+    <w:nsid w:val="0C530E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>