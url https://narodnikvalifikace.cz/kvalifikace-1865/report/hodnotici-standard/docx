--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R682CDE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR682CDE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR682CDE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9460BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9460BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9460BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 7.5.2026 17:21:30</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="568789B4"/>
+    <w:nsid w:val="2652BAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA59CA4"/>
+    <w:nsid w:val="267673B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C530E03"/>
+    <w:nsid w:val="31BB676B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>