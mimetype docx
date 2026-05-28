--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9460BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9460BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9460BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30E89561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30E89561" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30E89561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:31:13</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2652BAA0"/>
+    <w:nsid w:val="25209B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="267673B6"/>
+    <w:nsid w:val="4E55136A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31BB676B"/>
+    <w:nsid w:val="0552259B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>