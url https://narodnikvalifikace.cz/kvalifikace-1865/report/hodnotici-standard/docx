--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30E89561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30E89561" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30E89561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B75E87F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B75E87F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B75E87F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25209B77"/>
+    <w:nsid w:val="724C522F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E55136A"/>
+    <w:nsid w:val="157739DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0552259B"/>
+    <w:nsid w:val="004BE336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>