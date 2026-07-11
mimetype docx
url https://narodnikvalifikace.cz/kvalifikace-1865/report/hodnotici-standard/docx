--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B75E87F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B75E87F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B75E87F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BFC6475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BFC6475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BFC6475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 17.6.2026 9:37:34</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="724C522F"/>
+    <w:nsid w:val="634B0B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="157739DA"/>
+    <w:nsid w:val="231699FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="004BE336"/>
+    <w:nsid w:val="644AA110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>