--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BFC6475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BFC6475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BFC6475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBEC993F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBEC993F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBEC993F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634B0B9A"/>
+    <w:nsid w:val="1716645B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231699FF"/>
+    <w:nsid w:val="2073490A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="644AA110"/>
+    <w:nsid w:val="5434634E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>