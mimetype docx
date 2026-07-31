--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBEC993F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBEC993F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBEC993F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746CC8AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746CC8AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746CC8AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 12:57:06</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1716645B"/>
+    <w:nsid w:val="5FE3DE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2073490A"/>
+    <w:nsid w:val="5314A4D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5434634E"/>
+    <w:nsid w:val="1915DC6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>