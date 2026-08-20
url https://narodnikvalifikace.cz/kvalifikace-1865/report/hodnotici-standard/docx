--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746CC8AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746CC8AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746CC8AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5F6E07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5F6E07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5F6E07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 31.7.2026 14:17:21</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FE3DE2A"/>
+    <w:nsid w:val="139B0B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5314A4D2"/>
+    <w:nsid w:val="5DA52025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1915DC6B"/>
+    <w:nsid w:val="412354A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>