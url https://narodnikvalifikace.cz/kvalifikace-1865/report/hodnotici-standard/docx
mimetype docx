--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5F6E07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5F6E07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5F6E07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5653BE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5653BE27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5653BE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2594,51 +2594,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je nutno splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3847,51 +3847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4705,51 +4705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7599,84 +7599,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 20.8.2026 15:41:29</w:t>
+        <w:t>Montér/montérka měření dodávky a spotřeby elektrické energie, 9.9.2026 22:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="139B0B46"/>
+    <w:nsid w:val="3DE07A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7762,51 +7762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA52025"/>
+    <w:nsid w:val="5382CB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7892,51 +7892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="412354A0"/>
+    <w:nsid w:val="474AE063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>