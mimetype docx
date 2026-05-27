--- v0 (2026-04-23)
+++ v1 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R627F4C33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR627F4C33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR627F4C33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A0DAC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A0DAC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A0DAC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 23.4.2026 15:00:39</w:t>
+        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56354B16"/>
+    <w:nsid w:val="178B536F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="634F29F6"/>
+    <w:nsid w:val="4B38C9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A109DED"/>
+    <w:nsid w:val="22EECC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32F6D2AA"/>
+    <w:nsid w:val="48DF8F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="130500CA"/>
+    <w:nsid w:val="5A15B436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>