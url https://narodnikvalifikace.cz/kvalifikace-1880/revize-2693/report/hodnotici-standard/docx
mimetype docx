--- v1 (2026-05-27)
+++ v2 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A0DAC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A0DAC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A0DAC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A311150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A311150" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A311150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 27.5.2026 20:10:40</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="178B536F"/>
+    <w:nsid w:val="40339817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B38C9FD"/>
+    <w:nsid w:val="2895E812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22EECC20"/>
+    <w:nsid w:val="58D38EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48DF8F4A"/>
+    <w:nsid w:val="2E6CB233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A15B436"/>
+    <w:nsid w:val="5AE463AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>