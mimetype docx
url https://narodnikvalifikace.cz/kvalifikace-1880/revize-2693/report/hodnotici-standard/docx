--- v2 (2026-06-25)
+++ v3 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A311150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A311150" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A311150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1532AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1532AE30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1532AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 16:57:38</w:t>
+        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40339817"/>
+    <w:nsid w:val="59E404AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2895E812"/>
+    <w:nsid w:val="50B24E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58D38EE0"/>
+    <w:nsid w:val="59FC41FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E6CB233"/>
+    <w:nsid w:val="5E5D867D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5AE463AD"/>
+    <w:nsid w:val="044044E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>