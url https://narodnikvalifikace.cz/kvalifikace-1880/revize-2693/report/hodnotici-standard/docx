--- v3 (2026-06-25)
+++ v4 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1532AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1532AE30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1532AE30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242DC6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242DC6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242DC6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 25.6.2026 18:15:29</w:t>
+        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59E404AE"/>
+    <w:nsid w:val="1611B78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B24E85"/>
+    <w:nsid w:val="4F05445E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59FC41FD"/>
+    <w:nsid w:val="41B638E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E5D867D"/>
+    <w:nsid w:val="6577F1D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="044044E2"/>
+    <w:nsid w:val="30E1124F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>