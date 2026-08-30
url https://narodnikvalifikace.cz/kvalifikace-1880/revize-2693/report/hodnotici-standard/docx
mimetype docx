--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242DC6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242DC6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242DC6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA1E9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA1E9AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA1E9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 21.7.2026 13:40:29</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1611B78A"/>
+    <w:nsid w:val="6B542F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F05445E"/>
+    <w:nsid w:val="7A65936F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41B638E4"/>
+    <w:nsid w:val="07E60488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6577F1D1"/>
+    <w:nsid w:val="4ADD724E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30E1124F"/>
+    <w:nsid w:val="0A15F504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>