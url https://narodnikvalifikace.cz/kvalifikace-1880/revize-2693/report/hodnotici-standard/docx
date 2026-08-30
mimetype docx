--- v5 (2026-08-30)
+++ v6 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA1E9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA1E9AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA1E9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708129FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708129FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708129FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2816,51 +2816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3463,51 +3463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13864,51 +13864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17591,51 +17591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18512,51 +18512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19209,84 +19209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IT manažer/manažerka, 30.8.2026 3:55:07</w:t>
+        <w:t>IT manažer/manažerka, 30.8.2026 4:55:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B542F24"/>
+    <w:nsid w:val="0C98003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19372,51 +19372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A65936F"/>
+    <w:nsid w:val="468BB714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19502,51 +19502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07E60488"/>
+    <w:nsid w:val="0FD4EED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19632,51 +19632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4ADD724E"/>
+    <w:nsid w:val="19D5D4B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19762,51 +19762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A15F504"/>
+    <w:nsid w:val="31E9B559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>