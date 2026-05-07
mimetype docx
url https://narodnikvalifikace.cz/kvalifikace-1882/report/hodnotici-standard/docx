--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2650699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2650699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2650699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D3F91CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D3F91CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D3F91CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 16.4.2026 22:55:06</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="743D205F"/>
+    <w:nsid w:val="77560C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49AE5491"/>
+    <w:nsid w:val="122F9324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1469746E"/>
+    <w:nsid w:val="440FE30D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77488640"/>
+    <w:nsid w:val="63ABC47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>