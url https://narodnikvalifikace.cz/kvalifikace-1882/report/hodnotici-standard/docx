--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D3F91CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D3F91CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D3F91CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE95B2DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE95B2DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE95B2DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.5.2026 16:08:29</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77560C23"/>
+    <w:nsid w:val="196707BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="122F9324"/>
+    <w:nsid w:val="0DCBC7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="440FE30D"/>
+    <w:nsid w:val="1D6F1757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63ABC47B"/>
+    <w:nsid w:val="3F741AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>