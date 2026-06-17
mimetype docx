--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE95B2DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE95B2DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE95B2DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1074ECDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1074ECDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1074ECDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 27.5.2026 23:49:11</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="196707BF"/>
+    <w:nsid w:val="527DC88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCBC7BB"/>
+    <w:nsid w:val="78F4E076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D6F1757"/>
+    <w:nsid w:val="4693A1E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F741AD2"/>
+    <w:nsid w:val="2A96CDAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>