--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1074ECDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1074ECDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1074ECDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A15D9B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A15D9B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A15D9B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 17.6.2026 9:16:30</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="527DC88E"/>
+    <w:nsid w:val="210980FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F4E076"/>
+    <w:nsid w:val="2E26CD9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4693A1E0"/>
+    <w:nsid w:val="77472FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A96CDAA"/>
+    <w:nsid w:val="3C61B660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>