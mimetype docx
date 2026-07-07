--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A15D9B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A15D9B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A15D9B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R185B2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR185B2824" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR185B2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:25:03</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="210980FB"/>
+    <w:nsid w:val="7BA99552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E26CD9C"/>
+    <w:nsid w:val="70560484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77472FA7"/>
+    <w:nsid w:val="348C4224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C61B660"/>
+    <w:nsid w:val="4292F8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>