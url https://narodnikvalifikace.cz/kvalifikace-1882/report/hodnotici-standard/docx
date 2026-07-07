--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R185B2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR185B2824" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR185B2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1432F438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1432F438" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1432F438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 12:27:45</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BA99552"/>
+    <w:nsid w:val="2B57302E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70560484"/>
+    <w:nsid w:val="1651DC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="348C4224"/>
+    <w:nsid w:val="1F681844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4292F8CA"/>
+    <w:nsid w:val="2CBCB9D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>