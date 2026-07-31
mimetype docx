--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1432F438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1432F438" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1432F438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7040271D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7040271D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7040271D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 7.7.2026 13:43:50</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B57302E"/>
+    <w:nsid w:val="6BF8B235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1651DC67"/>
+    <w:nsid w:val="7DF98391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F681844"/>
+    <w:nsid w:val="0B677CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CBCB9D6"/>
+    <w:nsid w:val="702781AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>