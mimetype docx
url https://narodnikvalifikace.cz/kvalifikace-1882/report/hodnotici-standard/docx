--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7040271D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7040271D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7040271D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530C6FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530C6FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530C6FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 31.7.2026 9:53:26</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF8B235"/>
+    <w:nsid w:val="58121FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF98391"/>
+    <w:nsid w:val="097AC413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B677CC4"/>
+    <w:nsid w:val="12190FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="702781AD"/>
+    <w:nsid w:val="4AF5666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>