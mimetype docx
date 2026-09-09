--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530C6FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530C6FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530C6FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R771B8628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR771B8628" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR771B8628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4010,51 +4010,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14532,51 +14532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17211,51 +17211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18066,51 +18066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19830,51 +19830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20060,51 +20060,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 24 až 32 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20521,84 +20521,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vorař stavitel / vorařka stavitelka vorů, 20.8.2026 13:32:55</w:t>
+        <w:t>Vorař stavitel / vorařka stavitelka vorů, 9.9.2026 20:11:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58121FA3"/>
+    <w:nsid w:val="39E46C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20684,51 +20684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="097AC413"/>
+    <w:nsid w:val="79B0CFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20814,51 +20814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12190FDF"/>
+    <w:nsid w:val="47246729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20944,51 +20944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AF5666A"/>
+    <w:nsid w:val="11E3916E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>