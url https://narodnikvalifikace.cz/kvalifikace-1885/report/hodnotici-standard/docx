--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64EE0F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64EE0F06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64EE0F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EA53474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EA53474" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EA53474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.4.2026 1:55:21</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EE02C4E"/>
+    <w:nsid w:val="675CEEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59ABBEA8"/>
+    <w:nsid w:val="2B148722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FE07A18"/>
+    <w:nsid w:val="43F575BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>