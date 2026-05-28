--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EA53474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EA53474" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EA53474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R403EF411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR403EF411" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR403EF411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 7.5.2026 16:01:05</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="675CEEE8"/>
+    <w:nsid w:val="5CFEA02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B148722"/>
+    <w:nsid w:val="434CFCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43F575BF"/>
+    <w:nsid w:val="410B7317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>