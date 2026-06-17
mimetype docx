--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R403EF411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR403EF411" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR403EF411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59FD7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59FD7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59FD7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 28.5.2026 2:31:17</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CFEA02F"/>
+    <w:nsid w:val="0EC48D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434CFCAA"/>
+    <w:nsid w:val="5046DC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="410B7317"/>
+    <w:nsid w:val="012A763E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>