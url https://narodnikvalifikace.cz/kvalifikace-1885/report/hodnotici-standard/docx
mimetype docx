--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59FD7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59FD7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59FD7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25922334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25922334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25922334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 9:37:40</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EC48D4A"/>
+    <w:nsid w:val="56B4EDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5046DC9A"/>
+    <w:nsid w:val="3F1B44DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="012A763E"/>
+    <w:nsid w:val="23376B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>