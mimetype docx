--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25922334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25922334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25922334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R170047B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR170047B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR170047B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 17.6.2026 11:20:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56B4EDA5"/>
+    <w:nsid w:val="4564982B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F1B44DA"/>
+    <w:nsid w:val="58A38787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23376B98"/>
+    <w:nsid w:val="19578098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>