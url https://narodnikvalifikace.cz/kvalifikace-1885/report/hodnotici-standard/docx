--- v5 (2026-07-10)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R170047B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR170047B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR170047B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C83464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C83464" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C83464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 1:01:19</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4564982B"/>
+    <w:nsid w:val="7F9D228B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58A38787"/>
+    <w:nsid w:val="6CF1E272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19578098"/>
+    <w:nsid w:val="7118A8BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>