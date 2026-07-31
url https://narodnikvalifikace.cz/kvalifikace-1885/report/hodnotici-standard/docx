--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C83464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C83464" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C83464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60AE8F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60AE8F9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60AE8F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 11.7.2026 2:18:27</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F9D228B"/>
+    <w:nsid w:val="5510A5EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF1E272"/>
+    <w:nsid w:val="1460DAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7118A8BA"/>
+    <w:nsid w:val="20E4A829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>