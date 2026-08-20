--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60AE8F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60AE8F9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60AE8F9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F3D90C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F3D90C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F3D90C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 31.7.2026 9:53:35</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5510A5EC"/>
+    <w:nsid w:val="1DB0F0E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1460DAFE"/>
+    <w:nsid w:val="0C7CE4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20E4A829"/>
+    <w:nsid w:val="34B71E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>