--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F3D90C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F3D90C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F3D90C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51F7302B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51F7302B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51F7302B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4186,51 +4186,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14808,51 +14808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18303,51 +18303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19220,51 +19220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21076,51 +21076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21537,84 +21537,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 20.8.2026 13:33:07</w:t>
+        <w:t>Obuvník/obuvnice pro spodkovou výrobu obuvi, 9.9.2026 19:24:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DB0F0E6"/>
+    <w:nsid w:val="09F62FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21700,51 +21700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7CE4CE"/>
+    <w:nsid w:val="5456B173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21830,51 +21830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34B71E29"/>
+    <w:nsid w:val="04C6CED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>