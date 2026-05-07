--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DE0FC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DE0FC22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DE0FC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF81EF40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF81EF40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF81EF40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 16.4.2026 16:47:31</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="273FD6CA"/>
+    <w:nsid w:val="4C939C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCAE08F"/>
+    <w:nsid w:val="1488C8A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0218A8C1"/>
+    <w:nsid w:val="6AF6E1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>