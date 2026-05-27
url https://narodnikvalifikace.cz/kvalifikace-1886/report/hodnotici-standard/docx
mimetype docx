--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF81EF40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF81EF40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF81EF40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48FB9691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48FB9691" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48FB9691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 7.5.2026 16:08:39</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C939C1E"/>
+    <w:nsid w:val="7F13ED72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1488C8A3"/>
+    <w:nsid w:val="22E8D225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AF6E1EC"/>
+    <w:nsid w:val="349C6F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>