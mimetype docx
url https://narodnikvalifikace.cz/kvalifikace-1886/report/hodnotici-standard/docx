--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48FB9691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48FB9691" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48FB9691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2A9E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2A9E3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2A9E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 28.5.2026 1:24:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F13ED72"/>
+    <w:nsid w:val="0308EE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E8D225"/>
+    <w:nsid w:val="22408784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="349C6F5A"/>
+    <w:nsid w:val="3963857C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>