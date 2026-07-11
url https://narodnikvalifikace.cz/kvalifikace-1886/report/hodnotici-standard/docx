--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2A9E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2A9E3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2A9E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53F2FD37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53F2FD37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53F2FD37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 17.6.2026 9:41:19</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0308EE0A"/>
+    <w:nsid w:val="2BFAA3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22408784"/>
+    <w:nsid w:val="352F936F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3963857C"/>
+    <w:nsid w:val="6E3BF393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>