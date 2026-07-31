--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53F2FD37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53F2FD37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53F2FD37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BC3D1A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BC3D1A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BC3D1A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 11.7.2026 3:43:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BFAA3C7"/>
+    <w:nsid w:val="737BCC90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="352F936F"/>
+    <w:nsid w:val="3B97E9DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E3BF393"/>
+    <w:nsid w:val="3EA1A3C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>