--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BC3D1A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BC3D1A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BC3D1A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CD76CA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CD76CA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CD76CA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 11:39:07</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="737BCC90"/>
+    <w:nsid w:val="40F8FF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B97E9DB"/>
+    <w:nsid w:val="21F2F4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EA1A3C0"/>
+    <w:nsid w:val="6173727D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>