--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CD76CA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CD76CA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CD76CA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20FD92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20FD92A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20FD92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 31.7.2026 12:58:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40F8FF43"/>
+    <w:nsid w:val="2925B69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21F2F4D8"/>
+    <w:nsid w:val="68759554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6173727D"/>
+    <w:nsid w:val="7D40F916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>