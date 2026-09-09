--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20FD92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20FD92A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20FD92A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1623EB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1623EB25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1623EB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2877,51 +2877,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3882,51 +3882,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4475,51 +4475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15539,51 +15539,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18427,51 +18427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19344,51 +19344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20999,51 +20999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21229,51 +21229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21690,84 +21690,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 20.8.2026 14:35:47</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu kožešinových a usňových výrobků, 9.9.2026 22:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2925B69F"/>
+    <w:nsid w:val="3D0D027F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21853,51 +21853,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68759554"/>
+    <w:nsid w:val="12B89E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21983,51 +21983,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D40F916"/>
+    <w:nsid w:val="0B0F1519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>