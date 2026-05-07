--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68DDD399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68DDD399" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68DDD399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2D7884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2D7884" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2D7884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7551C581"/>
+    <w:nsid w:val="0C3253A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D56A78"/>
+    <w:nsid w:val="1463A4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F011932"/>
+    <w:nsid w:val="29B9347D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68A94A47"/>
+    <w:nsid w:val="0EBE851D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>