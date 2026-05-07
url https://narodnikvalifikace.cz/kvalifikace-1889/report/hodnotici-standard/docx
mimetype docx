--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2D7884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2D7884" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2D7884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63C83DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63C83DD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63C83DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 16:08:22</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C3253A5"/>
+    <w:nsid w:val="0DAC80B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1463A4FF"/>
+    <w:nsid w:val="0737F8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29B9347D"/>
+    <w:nsid w:val="0E78F40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EBE851D"/>
+    <w:nsid w:val="61D46A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>