--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63C83DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63C83DD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63C83DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A8432D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A8432D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A8432D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.5.2026 19:01:28</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DAC80B0"/>
+    <w:nsid w:val="6D4AFDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0737F8F5"/>
+    <w:nsid w:val="1200B298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E78F40B"/>
+    <w:nsid w:val="38555EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61D46A1B"/>
+    <w:nsid w:val="04B09FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>