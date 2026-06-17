--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A8432D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A8432D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A8432D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B2BF20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B2BF20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B2BF20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 28.5.2026 0:56:31</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D4AFDDC"/>
+    <w:nsid w:val="0837CA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1200B298"/>
+    <w:nsid w:val="69ACD047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38555EA8"/>
+    <w:nsid w:val="0BC0CA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04B09FB8"/>
+    <w:nsid w:val="311A1A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>