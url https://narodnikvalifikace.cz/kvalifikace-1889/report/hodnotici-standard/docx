--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B2BF20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B2BF20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B2BF20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D62BCF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D62BCF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D62BCF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 17.6.2026 9:16:26</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0837CA43"/>
+    <w:nsid w:val="156A2E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69ACD047"/>
+    <w:nsid w:val="299F0718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BC0CA9B"/>
+    <w:nsid w:val="6672D1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="311A1A7B"/>
+    <w:nsid w:val="2B3983DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>