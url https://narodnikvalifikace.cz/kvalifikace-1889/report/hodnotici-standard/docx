--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D62BCF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D62BCF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D62BCF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R503ADF0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR503ADF0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR503ADF0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 12:24:59</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="156A2E9B"/>
+    <w:nsid w:val="0F21231B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="299F0718"/>
+    <w:nsid w:val="0F4DBFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6672D1F8"/>
+    <w:nsid w:val="74A9951C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B3983DC"/>
+    <w:nsid w:val="16EFA5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>