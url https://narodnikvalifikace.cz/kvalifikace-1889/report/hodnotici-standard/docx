--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R503ADF0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR503ADF0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR503ADF0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R369C4C30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR369C4C30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR369C4C30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 7.7.2026 13:43:47</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F21231B"/>
+    <w:nsid w:val="3DF6EF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F4DBFF4"/>
+    <w:nsid w:val="19426300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74A9951C"/>
+    <w:nsid w:val="228B3A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16EFA5AB"/>
+    <w:nsid w:val="44D4C0AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>