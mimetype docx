--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R369C4C30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR369C4C30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR369C4C30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34B00F77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34B00F77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34B00F77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DF6EF3E"/>
+    <w:nsid w:val="07B87A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19426300"/>
+    <w:nsid w:val="729415A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="228B3A99"/>
+    <w:nsid w:val="02886634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44D4C0AA"/>
+    <w:nsid w:val="5D307257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>