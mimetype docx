--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34B00F77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34B00F77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34B00F77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FF0CF63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FF0CF63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FF0CF63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 31.7.2026 11:10:36</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07B87A87"/>
+    <w:nsid w:val="3F19A1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="729415A4"/>
+    <w:nsid w:val="794FD5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02886634"/>
+    <w:nsid w:val="1FE6DE14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D307257"/>
+    <w:nsid w:val="2AC7D858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>