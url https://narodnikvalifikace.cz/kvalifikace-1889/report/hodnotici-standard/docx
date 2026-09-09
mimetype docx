--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FF0CF63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FF0CF63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FF0CF63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7497E0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7497E0EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7497E0EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:42</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15212,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16351,51 +16351,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16812,84 +16812,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce / energetická poradkyně, 20.8.2026 14:35:43</w:t>
+        <w:t>Energetický poradce / energetická poradkyně, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F19A1CF"/>
+    <w:nsid w:val="024F1A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16975,51 +16975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="794FD5FE"/>
+    <w:nsid w:val="1F3532C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17105,51 +17105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FE6DE14"/>
+    <w:nsid w:val="2C36870A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17235,51 +17235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AC7D858"/>
+    <w:nsid w:val="34211300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>