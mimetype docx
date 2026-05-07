--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R608DE979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR608DE979" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR608DE979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79977380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79977380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79977380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.4.2026 2:08:26</w:t>
+        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25B404D2"/>
+    <w:nsid w:val="0C5D7C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44C8F9D4"/>
+    <w:nsid w:val="30DEB2EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D12FBA1"/>
+    <w:nsid w:val="0BF84D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22F884E9"/>
+    <w:nsid w:val="12DE6CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>