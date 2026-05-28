--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79977380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79977380" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79977380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16164742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16164742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16164742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.5.2026 19:04:20</w:t>
+        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C5D7C9D"/>
+    <w:nsid w:val="2D6824E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30DEB2EB"/>
+    <w:nsid w:val="708098D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BF84D10"/>
+    <w:nsid w:val="0A6B2DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12DE6CD4"/>
+    <w:nsid w:val="7ACD88D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>