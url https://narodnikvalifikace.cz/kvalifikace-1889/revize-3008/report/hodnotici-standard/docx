--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16164742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16164742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16164742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61D1FF90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61D1FF90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61D1FF90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 28.5.2026 3:34:31</w:t>
+        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D6824E5"/>
+    <w:nsid w:val="24DF08BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="708098D2"/>
+    <w:nsid w:val="51BC5864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A6B2DEB"/>
+    <w:nsid w:val="38A060A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ACD88D0"/>
+    <w:nsid w:val="7E86BB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>