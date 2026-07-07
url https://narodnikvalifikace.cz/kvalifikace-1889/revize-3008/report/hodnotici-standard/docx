--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61D1FF90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61D1FF90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61D1FF90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6966066E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6966066E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6966066E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 17.6.2026 12:51:35</w:t>
+        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24DF08BE"/>
+    <w:nsid w:val="3D4C4893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51BC5864"/>
+    <w:nsid w:val="5016481D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38A060A8"/>
+    <w:nsid w:val="4673FA96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E86BB82"/>
+    <w:nsid w:val="6ED7F606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>