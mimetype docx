--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6966066E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6966066E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6966066E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69A63013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69A63013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69A63013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 7.7.2026 15:08:20</w:t>
+        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D4C4893"/>
+    <w:nsid w:val="02D5FDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5016481D"/>
+    <w:nsid w:val="012B86C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4673FA96"/>
+    <w:nsid w:val="0D2B7FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ED7F606"/>
+    <w:nsid w:val="7F0FB545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>