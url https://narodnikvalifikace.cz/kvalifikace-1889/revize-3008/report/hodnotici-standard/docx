--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69A63013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69A63013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69A63013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F68530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F68530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F68530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 13:37:28</w:t>
+        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02D5FDBC"/>
+    <w:nsid w:val="3468B283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="012B86C4"/>
+    <w:nsid w:val="433BCC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D2B7FCA"/>
+    <w:nsid w:val="1E12CF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F0FB545"/>
+    <w:nsid w:val="33607915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>