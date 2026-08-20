--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F68530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F68530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F68530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55299A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55299A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55299A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 31.7.2026 14:26:17</w:t>
+        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3468B283"/>
+    <w:nsid w:val="7FBFD4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="433BCC40"/>
+    <w:nsid w:val="2350CC3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E12CF9D"/>
+    <w:nsid w:val="50198D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33607915"/>
+    <w:nsid w:val="25D5B270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>