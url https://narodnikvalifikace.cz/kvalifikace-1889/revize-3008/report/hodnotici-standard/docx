--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55299A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55299A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55299A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA8A47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA8A47B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA8A47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11287,51 +11287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14034,51 +14034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15122,51 +15122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16261,51 +16261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16722,84 +16722,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 20.8.2026 19:00:34</w:t>
+        <w:t>Energetický poradce, 9.9.2026 21:51:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FBFD4E8"/>
+    <w:nsid w:val="51E6DF13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2350CC3B"/>
+    <w:nsid w:val="25C2E715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +17015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50198D84"/>
+    <w:nsid w:val="1687FE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25D5B270"/>
+    <w:nsid w:val="3D2547F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>