--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56DB471F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56DB471F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56DB471F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BB7F87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BB7F87A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BB7F87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.4.2026 1:56:44</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EE3446A"/>
+    <w:nsid w:val="0AE5DF19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08E6CE38"/>
+    <w:nsid w:val="1368958F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B20374A"/>
+    <w:nsid w:val="39F72AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>