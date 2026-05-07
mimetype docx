--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BB7F87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BB7F87A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BB7F87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48AEBB88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48AEBB88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48AEBB88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 17:23:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AE5DF19"/>
+    <w:nsid w:val="3E317AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1368958F"/>
+    <w:nsid w:val="4773C84C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39F72AC4"/>
+    <w:nsid w:val="47A2625C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>