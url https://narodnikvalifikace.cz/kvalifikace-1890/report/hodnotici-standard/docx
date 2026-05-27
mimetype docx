--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48AEBB88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48AEBB88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48AEBB88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R857C3C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR857C3C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR857C3C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.5.2026 19:01:41</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E317AAD"/>
+    <w:nsid w:val="11EA3591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4773C84C"/>
+    <w:nsid w:val="7EE45A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47A2625C"/>
+    <w:nsid w:val="4761F978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>