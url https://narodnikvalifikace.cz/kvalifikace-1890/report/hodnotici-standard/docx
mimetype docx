--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R857C3C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR857C3C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR857C3C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AB32DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AB32DD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AB32DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.5.2026 0:12:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11EA3591"/>
+    <w:nsid w:val="61F09F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EE45A4A"/>
+    <w:nsid w:val="4286E277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4761F978"/>
+    <w:nsid w:val="00DEAF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>