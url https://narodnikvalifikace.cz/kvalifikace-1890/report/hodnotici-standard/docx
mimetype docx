--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AB32DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AB32DD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AB32DD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A28C175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A28C175" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A28C175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.6.2026 9:38:17</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61F09F59"/>
+    <w:nsid w:val="67E8CFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4286E277"/>
+    <w:nsid w:val="35D457BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00DEAF40"/>
+    <w:nsid w:val="13EBF745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>