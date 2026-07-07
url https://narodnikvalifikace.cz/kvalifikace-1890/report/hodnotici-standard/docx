--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A28C175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A28C175" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A28C175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FF82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FF82A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FF82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 11:22:23</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67E8CFD8"/>
+    <w:nsid w:val="1A384B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35D457BF"/>
+    <w:nsid w:val="0C7BB098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13EBF745"/>
+    <w:nsid w:val="1EC35CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>