--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FF82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FF82A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FF82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46C0A078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46C0A078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46C0A078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 7.7.2026 12:24:45</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A384B3C"/>
+    <w:nsid w:val="1F7E5A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7BB098"/>
+    <w:nsid w:val="1FE43212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EC35CDC"/>
+    <w:nsid w:val="576F3459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>