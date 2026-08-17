--- v7 (2026-07-28)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46C0A078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46C0A078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46C0A078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCBB034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCBB034" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCBB034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 28.7.2026 16:40:58</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F7E5A3B"/>
+    <w:nsid w:val="747ECF8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE43212"/>
+    <w:nsid w:val="405B734A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="576F3459"/>
+    <w:nsid w:val="1BCDFACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>