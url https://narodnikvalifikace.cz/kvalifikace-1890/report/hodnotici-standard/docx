--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCBB034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCBB034" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCBB034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R542E9D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR542E9D53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR542E9D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 17.8.2026 18:17:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 8.9.2026 5:29:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="747ECF8F"/>
+    <w:nsid w:val="6BDD7792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="405B734A"/>
+    <w:nsid w:val="6C0D85CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BCDFACE"/>
+    <w:nsid w:val="21B2DF28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>