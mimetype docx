--- v8 (2026-09-08)
+++ v9 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D661507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D661507" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D661507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D22C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D22C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D22C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 8.9.2026 5:29:40</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="017D04B8"/>
+    <w:nsid w:val="70DC8116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="158B3F09"/>
+    <w:nsid w:val="09CA20D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="438AAF48"/>
+    <w:nsid w:val="5DA88F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>