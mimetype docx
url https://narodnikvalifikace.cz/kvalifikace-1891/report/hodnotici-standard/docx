--- v9 (2026-09-28)
+++ v10 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D22C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D22C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D22C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176B6DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176B6DA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176B6DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 28.9.2026 12:44:35</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70DC8116"/>
+    <w:nsid w:val="46BC8724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09CA20D6"/>
+    <w:nsid w:val="3C00A8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA88F6B"/>
+    <w:nsid w:val="36095932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>