--- v10 (2026-10-18)
+++ v11 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176B6DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176B6DA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176B6DA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A8ACB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A8ACB05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A8ACB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4511,79 +4511,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9028" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4595,51 +4595,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4651,51 +4651,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4710,51 +4710,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na výrobu obuvi nebo kožedělného zboží a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti gumárenské výroby obuvi nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti obuvnické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4769,51 +4769,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na zpracování usní, plastů a pryže a alespoň 5 let odborné praxe v oblasti gumárenské výroby obuvi nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti obuvnické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4828,51 +4828,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na kožedělnou technologii a alespoň 5 let odborné praxe v oblasti gumárenské výroby obuvi nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti obuvnické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4887,51 +4887,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 32-013-H Obuvník pro gumárenskou výrobu + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti gumárenské výroby obuvi nebo učitele odborného výcviku nebo praktického vyučování v oblasti obuvnické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4943,400 +4943,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,454 +5400,454 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřování kompetencí bude probíhat v reálném procesu gumárenské výroby obuvi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní dílna připojená k energetickým zdrojům, vybavená gumárenskou technikou: gumárenským lisem pro lisování pryžové nebo pryžotextilní obuvi, výrobní linkou pro výrobu celopryžové zavalované obuvi, vulkanizačním (plimsolkovým) lisem, technologií a nářadím pro přípravu výroby, přímou výrobu a dokončování celopryžové nebo gumotextilní obuvi, odpovídající bezpečnostním a hygienickým předpisům, a to v souladu s ekologickým provozem.</w:t>
+        <w:t>Provozní dílna připojená k energetickým zdrojům, vybavená gumárenskou technikou: gumárenským lisem pro lisování pryžové nebo pryžotextilní obuvi, výrobní linkou pro výrobu celopryžové zavalované obuvi, vulkanizačním (plimsolkovým) lisem, technologií a nářadím pro přípravu výroby, přímou výrobu a dokončování celopryžové nebo gumotextilní obuvi, odpovídající bezpečnostním a hygienickým předpisům, a to v souladu s ekologickým provozem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro provedení ústní části zkoušky </w:t>
+        <w:t xml:space="preserve">Místnost pro provedení ústní části zkoušky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová dokumentace (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem) a šablony pro obuvnickou gumárenskou výrobu</w:t>
+        <w:t>Výkresová dokumentace (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem) a šablony pro obuvnickou gumárenskou výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace pro obuvnickou gumárenskou výrobu (technická a technologická dokumentace bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
+        <w:t>Výrobní dokumentace pro obuvnickou gumárenskou výrobu (technická a technologická dokumentace bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Výrobní receptury pro gumárenské směsi </w:t>
+        <w:t xml:space="preserve">Výrobní receptury pro gumárenské směsi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály, polotovary a vzorky hotových gumárenských výrobků a další komponenty (podešve, podpatky, podšívky, kaučukové dílce, pryžová a gumotextilní obuv), minimálně 2, maximálně 5 vzorků od každého druhu materiálu</w:t>
+        <w:t>Materiály, polotovary a vzorky hotových gumárenských výrobků a další komponenty (podešve, podpatky, podšívky, kaučukové dílce, pryžová a gumotextilní obuv), minimálně 2, maximálně 5 vzorků od každého druhu materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ochranné pracovní pomůcky (pracovní brýle) </w:t>
+        <w:t xml:space="preserve">Ochranné pracovní pomůcky (pracovní brýle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6325,51 +6210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6727,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 18.10.2026 16:35:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46BC8724"/>
+    <w:nsid w:val="2F6DC888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +6890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C00A8F9"/>
+    <w:nsid w:val="099F39D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7134,188 +7019,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>