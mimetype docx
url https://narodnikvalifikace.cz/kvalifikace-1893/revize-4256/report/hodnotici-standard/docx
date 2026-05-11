--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A08E10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A08E10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A08E10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350D6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350D6612" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350D6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 19.4.2026 23:19:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="743681EB"/>
+    <w:nsid w:val="1F111E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09EEB570"/>
+    <w:nsid w:val="10A9493F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E024EF0"/>
+    <w:nsid w:val="37D2643D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E5EDD9D"/>
+    <w:nsid w:val="464D71EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>