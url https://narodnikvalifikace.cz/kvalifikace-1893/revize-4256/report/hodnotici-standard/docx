--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350D6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350D6612" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350D6612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DD1CAB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DD1CAB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DD1CAB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.5.2026 7:50:52</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F111E6B"/>
+    <w:nsid w:val="56332A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10A9493F"/>
+    <w:nsid w:val="1861CC0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37D2643D"/>
+    <w:nsid w:val="3C08110E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="464D71EC"/>
+    <w:nsid w:val="0B817A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>