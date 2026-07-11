--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DD1CAB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DD1CAB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DD1CAB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D62860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D62860" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D62860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 21.6.2026 1:04:11</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56332A50"/>
+    <w:nsid w:val="15405212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1861CC0A"/>
+    <w:nsid w:val="25E26F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C08110E"/>
+    <w:nsid w:val="3B9712A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B817A97"/>
+    <w:nsid w:val="432AC15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>