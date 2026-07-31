--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D62860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D62860" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D62860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CDAFE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CDAFE0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CDAFE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 11.7.2026 9:36:42</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15405212"/>
+    <w:nsid w:val="1E1ABF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E26F4A"/>
+    <w:nsid w:val="12DA8A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B9712A4"/>
+    <w:nsid w:val="5CE13DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="432AC15E"/>
+    <w:nsid w:val="6849632E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>