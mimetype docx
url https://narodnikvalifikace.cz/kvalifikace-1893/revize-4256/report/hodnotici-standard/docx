--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CDAFE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CDAFE0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CDAFE0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A6EA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A6EA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A6EA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 31.7.2026 16:27:35</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E1ABF5E"/>
+    <w:nsid w:val="268DB48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12DA8A7F"/>
+    <w:nsid w:val="41B88340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CE13DCD"/>
+    <w:nsid w:val="476D96BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6849632E"/>
+    <w:nsid w:val="28B1114E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>