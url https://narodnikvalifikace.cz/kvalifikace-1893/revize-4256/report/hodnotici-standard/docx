--- v5 (2026-08-20)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A6EA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A6EA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A6EA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF130376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF130376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF130376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 19:14:02</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="268DB48F"/>
+    <w:nsid w:val="6BE22D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B88340"/>
+    <w:nsid w:val="49B12B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="476D96BD"/>
+    <w:nsid w:val="20931F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28B1114E"/>
+    <w:nsid w:val="18677702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>