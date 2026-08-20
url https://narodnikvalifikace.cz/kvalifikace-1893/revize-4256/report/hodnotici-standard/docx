--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF130376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF130376" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF130376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ABDBA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ABDBA3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ABDBA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 20:14:19</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BE22D43"/>
+    <w:nsid w:val="33D0A4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B12B3C"/>
+    <w:nsid w:val="17BA854E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20931F84"/>
+    <w:nsid w:val="2C74F832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18677702"/>
+    <w:nsid w:val="222B6BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>