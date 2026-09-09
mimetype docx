--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ABDBA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ABDBA3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ABDBA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEA072A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEA072A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEA072A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač/seřizovačka pian, 20.8.2026 22:52:59</w:t>
+        <w:t>Seřizovač/seřizovačka pian, 10.9.2026 0:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33D0A4F9"/>
+    <w:nsid w:val="1128E4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17BA854E"/>
+    <w:nsid w:val="39908636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C74F832"/>
+    <w:nsid w:val="36CDF418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="222B6BB6"/>
+    <w:nsid w:val="49E49729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>