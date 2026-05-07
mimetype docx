--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38E399EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38E399EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38E399EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23A25D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23A25D60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23A25D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 15.4.2026 3:59:32</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56928795"/>
+    <w:nsid w:val="06CF6DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11709F6A"/>
+    <w:nsid w:val="3CDF5E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35290F3B"/>
+    <w:nsid w:val="6659C705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54E58092"/>
+    <w:nsid w:val="3D5F0BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="006AF8DE"/>
+    <w:nsid w:val="4C8569B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>