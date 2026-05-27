--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23A25D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23A25D60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23A25D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79827EAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79827EAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79827EAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 7.5.2026 17:09:51</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06CF6DD8"/>
+    <w:nsid w:val="75B8598A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDF5E96"/>
+    <w:nsid w:val="5AAA44F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6659C705"/>
+    <w:nsid w:val="3B119EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D5F0BE1"/>
+    <w:nsid w:val="41BE13F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C8569B9"/>
+    <w:nsid w:val="78978FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>