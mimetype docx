--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79827EAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79827EAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79827EAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC0D289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC0D289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC0D289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 28.5.2026 0:12:00</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75B8598A"/>
+    <w:nsid w:val="353D99B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AAA44F1"/>
+    <w:nsid w:val="4BC84712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B119EC5"/>
+    <w:nsid w:val="75210B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41BE13F4"/>
+    <w:nsid w:val="11280295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78978FAB"/>
+    <w:nsid w:val="65D69DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>