--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC0D289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC0D289" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC0D289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17CC61E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17CC61E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17CC61E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 17.6.2026 11:45:39</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="353D99B2"/>
+    <w:nsid w:val="599483C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC84712"/>
+    <w:nsid w:val="6C4FE7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75210B07"/>
+    <w:nsid w:val="3DB9D8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11280295"/>
+    <w:nsid w:val="2D3054AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65D69DB2"/>
+    <w:nsid w:val="3E2EA729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>