--- v4 (2026-07-10)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17CC61E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17CC61E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17CC61E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4063F74B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4063F74B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4063F74B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 0:23:14</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="599483C8"/>
+    <w:nsid w:val="2ACC2B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C4FE7BF"/>
+    <w:nsid w:val="6E5E0E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DB9D8B0"/>
+    <w:nsid w:val="06F5C174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D3054AB"/>
+    <w:nsid w:val="39417974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E2EA729"/>
+    <w:nsid w:val="414F8AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>