--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4063F74B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4063F74B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4063F74B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F52B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F52B951" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F52B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 11.7.2026 1:40:53</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2ACC2B44"/>
+    <w:nsid w:val="212DA8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E5E0E67"/>
+    <w:nsid w:val="08E7BEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06F5C174"/>
+    <w:nsid w:val="1C66E16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39417974"/>
+    <w:nsid w:val="79AD6EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="414F8AA4"/>
+    <w:nsid w:val="400D0BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>