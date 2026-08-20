--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F52B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F52B951" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F52B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6394958E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6394958E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6394958E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3791,51 +3791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5640,51 +5640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7075,84 +7075,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů a zařízení v dole, 31.7.2026 12:57:59</w:t>
+        <w:t>Obsluha strojů a zařízení v dole, 20.8.2026 22:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="212DA8F2"/>
+    <w:nsid w:val="5CA9949D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08E7BEA4"/>
+    <w:nsid w:val="216AF94A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C66E16B"/>
+    <w:nsid w:val="30885B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7498,51 +7498,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79AD6EE0"/>
+    <w:nsid w:val="0D4FAC1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7628,51 +7628,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="400D0BF3"/>
+    <w:nsid w:val="22AA132D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>