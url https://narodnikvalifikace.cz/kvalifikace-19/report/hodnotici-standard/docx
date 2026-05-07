--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61E8B8C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61E8B8C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61E8B8C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15694621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15694621" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15694621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.4.2026 1:55:28</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23ED9956"/>
+    <w:nsid w:val="3F5F399D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D1D91C0"/>
+    <w:nsid w:val="7E71A746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DB28B01"/>
+    <w:nsid w:val="6DE5FBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FB8E252"/>
+    <w:nsid w:val="3F3C6E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63E128F9"/>
+    <w:nsid w:val="2074D805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>