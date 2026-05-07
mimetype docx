--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15694621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15694621" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15694621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC1B223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC1B223" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC1B223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 16:06:51</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F5F399D"/>
+    <w:nsid w:val="117E5B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E71A746"/>
+    <w:nsid w:val="0CEA9898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DE5FBBE"/>
+    <w:nsid w:val="478ABBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F3C6E41"/>
+    <w:nsid w:val="63EADDB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2074D805"/>
+    <w:nsid w:val="07E2817D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>