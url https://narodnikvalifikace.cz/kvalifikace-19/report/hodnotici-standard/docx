--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC1B223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC1B223" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC1B223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C31180C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C31180C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C31180C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.5.2026 17:09:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="117E5B88"/>
+    <w:nsid w:val="6080902C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CEA9898"/>
+    <w:nsid w:val="16D9D933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="478ABBF9"/>
+    <w:nsid w:val="3AC84A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63EADDB7"/>
+    <w:nsid w:val="344C7D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07E2817D"/>
+    <w:nsid w:val="48FD9C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>