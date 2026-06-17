--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C31180C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C31180C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C31180C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8529C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8529C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8529C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.5.2026 23:54:08</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6080902C"/>
+    <w:nsid w:val="36BE8A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16D9D933"/>
+    <w:nsid w:val="2657CE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AC84A9A"/>
+    <w:nsid w:val="77F57729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="344C7D71"/>
+    <w:nsid w:val="73E03312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48FD9C1F"/>
+    <w:nsid w:val="6C285A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>