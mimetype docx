--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8529C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8529C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8529C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43B4A0B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43B4A0B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43B4A0B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.6.2026 9:34:56</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36BE8A60"/>
+    <w:nsid w:val="34EE551F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2657CE08"/>
+    <w:nsid w:val="1FAE7F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77F57729"/>
+    <w:nsid w:val="4CD9332E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73E03312"/>
+    <w:nsid w:val="404C4FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C285A96"/>
+    <w:nsid w:val="5A3B30AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>