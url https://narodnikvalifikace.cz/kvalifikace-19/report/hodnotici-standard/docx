--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43B4A0B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43B4A0B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43B4A0B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF79AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF79AB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF79AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 7.7.2026 11:07:27</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34EE551F"/>
+    <w:nsid w:val="0272A3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FAE7F73"/>
+    <w:nsid w:val="64FF4DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CD9332E"/>
+    <w:nsid w:val="73DA708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="404C4FCD"/>
+    <w:nsid w:val="42E86198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A3B30AF"/>
+    <w:nsid w:val="71C7ED2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>