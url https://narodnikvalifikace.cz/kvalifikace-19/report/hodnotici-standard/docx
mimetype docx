--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF79AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF79AB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF79AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R413C0473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR413C0473" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR413C0473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 27.7.2026 14:44:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0272A3CD"/>
+    <w:nsid w:val="2CD81F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64FF4DC0"/>
+    <w:nsid w:val="68ED4B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73DA708C"/>
+    <w:nsid w:val="25ABA62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42E86198"/>
+    <w:nsid w:val="24B97AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71C7ED2D"/>
+    <w:nsid w:val="2717EB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>