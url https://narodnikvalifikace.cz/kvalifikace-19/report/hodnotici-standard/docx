--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R413C0473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR413C0473" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR413C0473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F399A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F399A2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F399A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 18:17:09</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CD81F2C"/>
+    <w:nsid w:val="7CD76B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68ED4B6E"/>
+    <w:nsid w:val="2467BF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25ABA62D"/>
+    <w:nsid w:val="65E1F016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24B97AA7"/>
+    <w:nsid w:val="0951DB52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2717EB45"/>
+    <w:nsid w:val="61A3E324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>