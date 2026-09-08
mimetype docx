--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F399A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F399A2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F399A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A678CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A678CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A678CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11872,51 +11872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,51 +19213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20938,51 +20938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22098,51 +22098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22683,84 +22683,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 17.8.2026 19:13:17</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 5:28:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CD76B36"/>
+    <w:nsid w:val="111D370F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22846,51 +22846,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2467BF7A"/>
+    <w:nsid w:val="1C6FE39B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22976,51 +22976,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65E1F016"/>
+    <w:nsid w:val="4E707EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23106,51 +23106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0951DB52"/>
+    <w:nsid w:val="10448CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23236,51 +23236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61A3E324"/>
+    <w:nsid w:val="21E1D2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>