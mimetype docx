--- v5 (2026-09-08)
+++ v6 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11256A5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11256A5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11256A5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3DBF24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3DBF24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3DBF24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7645,51 +7645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8274,84 +8274,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromá hotelová škola BUKASCHOOL, Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 8.9.2026 7:36:10</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10A5F2C1"/>
+    <w:nsid w:val="223AB381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8437,51 +8437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="213C3D1C"/>
+    <w:nsid w:val="0AD37ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>