--- v6 (2026-09-28)
+++ v7 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3DBF24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3DBF24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3DBF24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C011EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C011EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C011EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7645,51 +7645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8274,84 +8274,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromá hotelová škola BUKASCHOOL, Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 28.9.2026 13:52:01</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="223AB381"/>
+    <w:nsid w:val="2064B59F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8437,51 +8437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD37ED5"/>
+    <w:nsid w:val="24D8A7AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>