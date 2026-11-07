--- v7 (2026-10-18)
+++ v8 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C011EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C011EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C011EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FBA81BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FBA81BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FBA81BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6745,51 +6745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7645,51 +7645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8274,84 +8274,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromá hotelová škola BUKASCHOOL, Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný číšník / pomocná servírka, 18.10.2026 18:15:49</w:t>
+        <w:t>Pomocný číšník / pomocná servírka, 7.11.2026 17:45:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2064B59F"/>
+    <w:nsid w:val="65EF68BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8437,51 +8437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24D8A7AD"/>
+    <w:nsid w:val="38341EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>