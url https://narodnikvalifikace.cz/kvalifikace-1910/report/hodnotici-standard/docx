--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F5DF82F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F5DF82F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F5DF82F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443F4ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443F4ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443F4ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DEA2EBC"/>
+    <w:nsid w:val="153B95E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66E17211"/>
+    <w:nsid w:val="12951E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>