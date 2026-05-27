--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443F4ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443F4ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443F4ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20BF19CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20BF19CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20BF19CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:09:55</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="153B95E6"/>
+    <w:nsid w:val="1C9C6751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12951E29"/>
+    <w:nsid w:val="36FC8AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>