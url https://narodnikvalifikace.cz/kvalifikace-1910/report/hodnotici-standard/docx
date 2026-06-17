--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20BF19CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20BF19CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20BF19CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509507B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509507B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509507B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 0:12:02</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C9C6751"/>
+    <w:nsid w:val="165FB3DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36FC8AF2"/>
+    <w:nsid w:val="43E24D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>