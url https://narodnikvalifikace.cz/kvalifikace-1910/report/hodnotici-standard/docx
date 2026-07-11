--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509507B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509507B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509507B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6055D6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6055D6B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6055D6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:45:42</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="165FB3DE"/>
+    <w:nsid w:val="3781E881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43E24D03"/>
+    <w:nsid w:val="4D37D5A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>