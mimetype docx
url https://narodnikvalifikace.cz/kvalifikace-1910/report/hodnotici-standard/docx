--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6055D6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6055D6B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6055D6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R272947D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR272947D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR272947D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:20</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3781E881"/>
+    <w:nsid w:val="58348154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D37D5A1"/>
+    <w:nsid w:val="3B4DCEBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>