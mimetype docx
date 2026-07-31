--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R272947D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR272947D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR272947D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E578B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E578B39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E578B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:09</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58348154"/>
+    <w:nsid w:val="608144FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B4DCEBD"/>
+    <w:nsid w:val="25AB056A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>