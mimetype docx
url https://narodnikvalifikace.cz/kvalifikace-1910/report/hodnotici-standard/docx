--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E578B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E578B39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E578B39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R308A045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR308A045" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR308A045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2196,51 +2196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3525,51 +3525,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3976,51 +3976,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6712,51 +6712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16416,51 +16416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18721,51 +18721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19350,84 +19350,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:25:01</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 22:51:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="608144FE"/>
+    <w:nsid w:val="42CBC9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19513,51 +19513,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AB056A"/>
+    <w:nsid w:val="5DBA6878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>