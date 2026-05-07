--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28A3702C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28A3702C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28A3702C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R83DEFD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR83DEFD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR83DEFD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:41</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:41</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.4.2026 0:35:41</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AD6963C"/>
+    <w:nsid w:val="01ED3E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>