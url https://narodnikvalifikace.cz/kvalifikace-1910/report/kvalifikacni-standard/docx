--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R83DEFD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR83DEFD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR83DEFD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R133F89C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR133F89C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR133F89C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 7.5.2026 17:11:29</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01ED3E5F"/>
+    <w:nsid w:val="45B1C437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>