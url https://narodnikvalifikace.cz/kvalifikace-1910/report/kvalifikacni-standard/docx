--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R133F89C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR133F89C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR133F89C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3826A8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3826A8E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3826A8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 28.5.2026 1:24:24</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45B1C437"/>
+    <w:nsid w:val="1057578E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>