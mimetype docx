--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3826A8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3826A8E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3826A8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E307F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E307F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E307F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 17.6.2026 11:47:59</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1057578E"/>
+    <w:nsid w:val="38CE8C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>