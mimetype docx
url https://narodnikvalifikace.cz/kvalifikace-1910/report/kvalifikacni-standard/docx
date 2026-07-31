--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E307F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E307F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E307F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34902626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34902626" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34902626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 11.7.2026 3:44:15</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38CE8C65"/>
+    <w:nsid w:val="13C87476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>