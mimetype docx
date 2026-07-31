--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34902626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34902626" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34902626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC1BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC1BF2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC1BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 9:54:05</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13C87476"/>
+    <w:nsid w:val="360D1DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>