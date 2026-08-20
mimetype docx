--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC1BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC1BF2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC1BF2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AEF9A71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AEF9A71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AEF9A71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2342,51 +2342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2971,84 +2971,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 31.7.2026 11:24:53</w:t>
+        <w:t>Specialista/specialistka BIM pro podporu facility managementu, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="360D1DEF"/>
+    <w:nsid w:val="6A10A158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>