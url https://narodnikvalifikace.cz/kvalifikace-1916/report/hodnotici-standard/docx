--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9F29AEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9F29AEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9F29AEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA4A876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA4A876" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA4A876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.4.2026 0:35:42</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="772E4BB9"/>
+    <w:nsid w:val="166EE2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF057BE"/>
+    <w:nsid w:val="774103D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>