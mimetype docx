--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FA4A876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FA4A876" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FA4A876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DD4CD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DD4CD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DD4CD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 7.5.2026 17:10:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="166EE2C7"/>
+    <w:nsid w:val="59A91C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="774103D2"/>
+    <w:nsid w:val="4D87CFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>