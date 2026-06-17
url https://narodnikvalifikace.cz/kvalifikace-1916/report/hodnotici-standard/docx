--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DD4CD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DD4CD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DD4CD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R671ED346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR671ED346" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR671ED346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:06</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.5.2026 0:12:07</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59A91C01"/>
+    <w:nsid w:val="20253453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D87CFA4"/>
+    <w:nsid w:val="79A28988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>