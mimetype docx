--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R671ED346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR671ED346" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR671ED346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49365190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49365190" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49365190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 17.6.2026 9:38:44</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20253453"/>
+    <w:nsid w:val="736ACBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A28988"/>
+    <w:nsid w:val="455538DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>