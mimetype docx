--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49365190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49365190" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49365190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BB58C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BB58C81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BB58C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 11.7.2026 3:44:21</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="736ACBCF"/>
+    <w:nsid w:val="3E0273D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="455538DF"/>
+    <w:nsid w:val="6D7D53C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>