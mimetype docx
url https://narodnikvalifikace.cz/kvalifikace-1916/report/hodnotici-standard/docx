--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BB58C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BB58C81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BB58C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229A173E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229A173E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229A173E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 9:54:10</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E0273D2"/>
+    <w:nsid w:val="3A876F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D7D53C9"/>
+    <w:nsid w:val="6E48D623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>