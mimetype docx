--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229A173E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229A173E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229A173E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D00F798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D00F798" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D00F798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 31.7.2026 11:25:03</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A876F6B"/>
+    <w:nsid w:val="564CDDB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E48D623"/>
+    <w:nsid w:val="1CBE54EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>