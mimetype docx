--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D00F798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D00F798" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D00F798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C1413F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C1413F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C1413F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 20.8.2026 15:41:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 9.9.2026 22:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="564CDDB4"/>
+    <w:nsid w:val="1F681B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBE54EA"/>
+    <w:nsid w:val="54659FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>