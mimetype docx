--- v7 (2026-08-20)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29E9300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29E9300C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29E9300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCC1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCC1521" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCC1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5453,51 +5453,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6541,51 +6541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8963,51 +8963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9193,51 +9193,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 50 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9822,84 +9822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 20.8.2026 22:53:34</w:t>
+        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61B69439"/>
+    <w:nsid w:val="17BC20F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9985,51 +9985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4D521A"/>
+    <w:nsid w:val="53495698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10115,51 +10115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CC1D90D"/>
+    <w:nsid w:val="3DAA304D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10245,51 +10245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32C7160D"/>
+    <w:nsid w:val="6E9900F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>