--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCC1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCC1521" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCC1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R761B692E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR761B692E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR761B692E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5453,51 +5453,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6541,51 +6541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8963,51 +8963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9193,51 +9193,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 50 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9822,84 +9822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 28.9.2026 13:56:11</w:t>
+        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17BC20F6"/>
+    <w:nsid w:val="6DD83CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9985,51 +9985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53495698"/>
+    <w:nsid w:val="7B98F722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10115,51 +10115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DAA304D"/>
+    <w:nsid w:val="281266AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10245,51 +10245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E9900F5"/>
+    <w:nsid w:val="2EA0D735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>