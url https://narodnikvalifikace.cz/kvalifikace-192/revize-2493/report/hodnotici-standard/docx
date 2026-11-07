--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R761B692E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR761B692E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR761B692E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6A22C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6A22C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6A22C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4586,51 +4586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu - potah useň</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu - potah useň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4645,51 +4645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu – potah povrstvený textil (koženka)</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu – potah povrstvený textil (koženka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4704,51 +4704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu – potah textil</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu – potah textil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4763,51 +4763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5 ks knoflíků potažených (čalouněných) s výplní ručním obšitím na kolečku z čalounické lepenky nebo ze sedlářské usně nebo z překližky nebo ze sololitu</w:t>
+        <w:t>5 ks knoflíků potažených (čalouněných) s výplní ručním obšitím na kolečku z čalounické lepenky nebo ze sedlářské usně nebo z překližky nebo ze sololitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4822,51 +4822,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•5 ks knoflíků k přibití čalounických hřebíkem s širokou plochou hlavou upevněným probitím v sololitové nebo překližkové podložce, potažených (čalouněných) s výplní ručním obšitím </w:t>
+        <w:t xml:space="preserve">5 ks knoflíků k přibití čalounických hřebíkem s širokou plochou hlavou upevněným probitím v sololitové nebo překližkové podložce, potažených (čalouněných) s výplní ručním obšitím </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5453,51 +5453,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6541,51 +6541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6869,51 +6869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy pro výrobu lisovaných i ručně zhotovovaných knoflíků</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy pro výrobu lisovaných i ručně zhotovovaných knoflíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6928,51 +6928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fotografie čalouněných knoflíků nebo čalouněných výrobků s čalouněnými knoflíky</w:t>
+        <w:t>Fotografie čalouněných knoflíků nebo čalouněných výrobků s čalouněnými knoflíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6987,51 +6987,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lis na výrobu knoflíků včetně zavíracích hlav různých velikostí shodných s velikostmi knoflíkových tělísek</w:t>
+        <w:t>Lis na výrobu knoflíků včetně zavíracích hlav různých velikostí shodných s velikostmi knoflíkových tělísek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7046,51 +7046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potahové textilie, usně, povrstvený textil (koženky)</w:t>
+        <w:t>Potahové textilie, usně, povrstvený textil (koženky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7105,51 +7105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Knoflíková tělíska různých velikostí (15 ks od každé velikosti)</w:t>
+        <w:t>Knoflíková tělíska různých velikostí (15 ks od každé velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounická lepenka různé tloušťky, sedlářská useň tlustá nejméně 3 mm (10 ks od každého druhu)</w:t>
+        <w:t>Čalounická lepenka různé tloušťky, sedlářská useň tlustá nejméně 3 mm (10 ks od každého druhu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sololitová kolečka tloušťky 3 mm různých průměrů (10 ks od každé velikosti)</w:t>
+        <w:t>Sololitová kolečka tloušťky 3 mm různých průměrů (10 ks od každé velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7282,51 +7282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Překližková kolečka tloušťky 5 mm různých průměrů (10 ks od velikosti)</w:t>
+        <w:t>Překližková kolečka tloušťky 5 mm různých průměrů (10 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomocné materiály např.: polyesterové rouno, vata, ruční nitě různých druhů a barev, minimálně 3 typy ve třech barvách</w:t>
+        <w:t>Pomocné materiály např.: polyesterové rouno, vata, ruční nitě různých druhů a barev, minimálně 3 typy ve třech barvách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lepidlo, zařízení k nanášení lepidla</w:t>
+        <w:t>Lepidlo, zařízení k nanášení lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7459,51 +7459,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro výrobu knoflíků potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí, kreslicí a pro výrobu knoflíků potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7518,51 +7518,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jehly oblé s kulatým hrotem různých velikostí na ruční šití, jehly přímé pro ruční šití různých velikosti</w:t>
+        <w:t>Jehly oblé s kulatým hrotem různých velikostí na ruční šití, jehly přímé pro ruční šití různých velikosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7577,51 +7577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky čalounické, špendlíky krejčovské</w:t>
+        <w:t>Špendlíky čalounické, špendlíky krejčovské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7636,51 +7636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovače</w:t>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7695,51 +7695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní vybavení pracoviště pro zhotovení střihu a šablon</w:t>
+        <w:t>Základní vybavení pracoviště pro zhotovení střihu a šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7754,51 +7754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací technika a pracovní pomůcky (střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s vertikálním nožem)</w:t>
+        <w:t>Střihací technika a pracovní pomůcky (střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s vertikálním nožem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7813,51 +7813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nůž na ořez usně</w:t>
+        <w:t>Nůž na ořez usně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7872,51 +7872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Šídlo </w:t>
+        <w:t xml:space="preserve">Šídlo </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7931,51 +7931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada výsečníků</w:t>
+        <w:t>Sada výsečníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7990,51 +7990,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Smirkový papír s přítlačným špalíkem</w:t>
+        <w:t>Smirkový papír s přítlačným špalíkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8049,51 +8049,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko</w:t>
+        <w:t>Čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8108,51 +8108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
+        <w:t>Vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8167,51 +8167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dřevěná nebo pryžová palička</w:t>
+        <w:t>Dřevěná nebo pryžová palička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8226,51 +8226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kleště</w:t>
+        <w:t>Kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8285,51 +8285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kolářské hřebíky různé velikosti minimálně 3 druhy s širokou hlavou</w:t>
+        <w:t>Kolářské hřebíky různé velikosti minimálně 3 druhy s širokou hlavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8344,51 +8344,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
+        <w:t>Čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8403,51 +8403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
+        <w:t xml:space="preserve">Průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8462,51 +8462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby na čištění hotových výrobků a k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby na čištění hotových výrobků a k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8521,51 +8521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Balicí materiál, krabice, sáčky různých velikostí</w:t>
+        <w:t>Balicí materiál, krabice, sáčky různých velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8580,51 +8580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8639,51 +8639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky dle požadavků BOZP</w:t>
+        <w:t>Ochranné pracovní prostředky dle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8963,51 +8963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9193,51 +9193,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 50 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9822,84 +9822,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce knoflíků, 18.10.2026 18:16:28</w:t>
+        <w:t>Výrobce knoflíků, 7.11.2026 17:46:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DD83CFB"/>
+    <w:nsid w:val="22602A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9985,51 +9985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B98F722"/>
+    <w:nsid w:val="7FA89073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10115,51 +10115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="281266AD"/>
+    <w:nsid w:val="3159890A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10245,51 +10245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EA0D735"/>
+    <w:nsid w:val="2E44092B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>