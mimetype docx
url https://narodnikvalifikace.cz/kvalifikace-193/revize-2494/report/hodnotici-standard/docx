--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5396CC96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5396CC96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5396CC96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58446F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58446F2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58446F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5434,51 +5434,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6755,51 +6755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7767,51 +7767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9573,51 +9573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 8.9.2026 8:48:17</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D4B7B45"/>
+    <w:nsid w:val="6138BECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FDE27F5"/>
+    <w:nsid w:val="03470A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F9939A5"/>
+    <w:nsid w:val="4455A717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10799,51 +10799,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54FB69AE"/>
+    <w:nsid w:val="0B00C1CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>