--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58446F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58446F2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58446F2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BF0E70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BF0E70D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BF0E70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5434,51 +5434,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6755,51 +6755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7767,51 +7767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9573,51 +9573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 28.9.2026 15:27:47</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6138BECC"/>
+    <w:nsid w:val="2AE8BC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03470A5A"/>
+    <w:nsid w:val="62C353E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4455A717"/>
+    <w:nsid w:val="28F7A53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10799,51 +10799,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B00C1CB"/>
+    <w:nsid w:val="339B93DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>