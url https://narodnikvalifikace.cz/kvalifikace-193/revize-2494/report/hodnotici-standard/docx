--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BF0E70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BF0E70D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BF0E70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62EDF32F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62EDF32F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62EDF32F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5434,51 +5434,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5891,51 +5891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•prošití horního a spodního dílce matracového potahu na diskontinuálním prošívacím stroji </w:t>
+        <w:t xml:space="preserve">prošití horního a spodního dílce matracového potahu na diskontinuálním prošívacím stroji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5950,51 +5950,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•prošití sdružených a strojově dělených prošívaných pásů na zhotovení příhraní kontinuálním prošívacím strojem </w:t>
+        <w:t xml:space="preserve">prošití sdružených a strojově dělených prošívaných pásů na zhotovení příhraní kontinuálním prošívacím strojem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6009,51 +6009,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příhraň potahu, která bude spojena s horním a spodním dílcem nesnímatelného matracového potahu sešitím pomocí paspule na matracovém jádru - potah s odvětrávacími otvory, s přišitými úchytkami a etiketami a okraji začistěnými obnitkováním</w:t>
+        <w:t>příhraň potahu, která bude spojena s horním a spodním dílcem nesnímatelného matracového potahu sešitím pomocí paspule na matracovém jádru - potah s odvětrávacími otvory, s přišitými úchytkami a etiketami a okraji začistěnými obnitkováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6068,51 +6068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sešitím spojenou příhraň potahu pro matracový snímatelný potah s obnitkováním okrajů a švů, s přišitými úchytkami a s všitým zdrhovadlem po jedné dlouhé a třetinách krátkých stran. </w:t>
+        <w:t xml:space="preserve">sešitím spojenou příhraň potahu pro matracový snímatelný potah s obnitkováním okrajů a švů, s přišitými úchytkami a s všitým zdrhovadlem po jedné dlouhé a třetinách krátkých stran. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6926" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6755,51 +6755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7526,51 +7526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7767,51 +7767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8151,51 +8151,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -8246,51 +8246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorkovnice textilních hlavních materiálů pro výrobu polotovarů pro matracové potahy</w:t>
+        <w:t>Vzorkovnice textilních hlavních materiálů pro výrobu polotovarů pro matracové potahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro zhotovení zadaných polotovarů: výplňové rouno více druhů a plošných hmotností, strojové nitě více druhů a barev, lemovky, etikety k přišívání, etikety s naneseným tavným lepidlem k zažehlování, paspule více druhů a barev, zdrhovadla nekonečná, jezdce min. 4 ks pro každý druh zdrhovadla, zdrhovadla ukončená - potřebné délky, min. 2 druhy a délky pro rozdílný způsob uzavírání matracových potahů, textilní odvětrávací sítě, náviny nebo pásy, standardní měkká polyuretanová pěna vhodné hustoty a měkkosti, desky o rozměrech 1 000 mm x 2 000 mm v tl. 10 a 20 mm a pásy šířky vhodné pro šití příhraní, desky viskoelastické polyuretanové pěny v tloušťkách 10 mm, 20 mm, 30 mm, kovové zděře a kroužky odvětrávacích otvorů, výplně šitých paspulí, módní zdobné prvky podle současných trendů</w:t>
+        <w:t>Materiály pro zhotovení zadaných polotovarů: výplňové rouno více druhů a plošných hmotností, strojové nitě více druhů a barev, lemovky, etikety k přišívání, etikety s naneseným tavným lepidlem k zažehlování, paspule více druhů a barev, zdrhovadla nekonečná, jezdce min. 4 ks pro každý druh zdrhovadla, zdrhovadla ukončená - potřebné délky, min. 2 druhy a délky pro rozdílný způsob uzavírání matracových potahů, textilní odvětrávací sítě, náviny nebo pásy, standardní měkká polyuretanová pěna vhodné hustoty a měkkosti, desky o rozměrech 1 000 mm x 2 000 mm v tl. 10 a 20 mm a pásy šířky vhodné pro šití příhraní, desky viskoelastické polyuretanové pěny v tloušťkách 10 mm, 20 mm, 30 mm, kovové zděře a kroužky odvětrávacích otvorů, výplně šitých paspulí, módní zdobné prvky podle současných trendů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8364,51 +8364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro strojové šití, prošívání a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí, kreslicí a pro strojové šití, prošívání a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8423,51 +8423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
+        <w:t xml:space="preserve">Základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8482,51 +8482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Střihací technika a pracovní pomůcky: střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem </w:t>
+        <w:t xml:space="preserve">Střihací technika a pracovní pomůcky: střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8541,51 +8541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zažehlovací technika</w:t>
+        <w:t>Zažehlovací technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8600,51 +8600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prošívací stroj diskontinuální včetně příslušenství</w:t>
+        <w:t>Prošívací stroj diskontinuální včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8659,51 +8659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prošívací stroj kontinuální včetně příslušenství</w:t>
+        <w:t>Prošívací stroj kontinuální včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8718,51 +8718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrický průmyslový šicí stroj se stehem vázaným - jednojehlový</w:t>
+        <w:t>Elektrický průmyslový šicí stroj se stehem vázaným - jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8777,51 +8777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel - dvoujehlový </w:t>
+        <w:t xml:space="preserve">Elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel - dvoujehlový </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8836,51 +8836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrický průmyslový obnitkovací šicí stroj - jedno nebo vícenitný</w:t>
+        <w:t>Elektrický průmyslový obnitkovací šicí stroj - jedno nebo vícenitný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8895,51 +8895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům, druh a počet podle typu stroje </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům, druh a počet podle typu stroje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8954,51 +8954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9013,51 +9013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovače</w:t>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9072,51 +9072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9131,51 +9131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9190,51 +9190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9249,51 +9249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9573,51 +9573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů pro matracové potahy, 18.10.2026 18:29:58</w:t>
+        <w:t>Výrobce polotovarů pro matracové potahy, 7.11.2026 17:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE8BC36"/>
+    <w:nsid w:val="7439BCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C353E9"/>
+    <w:nsid w:val="3442EFC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28F7A53E"/>
+    <w:nsid w:val="37AEF562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10799,51 +10799,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="339B93DD"/>
+    <w:nsid w:val="63E63966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>