--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R210446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR210446C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR210446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7488108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7488108" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7488108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 16.4.2026 20:46:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B483E01"/>
+    <w:nsid w:val="09088617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D6554FD"/>
+    <w:nsid w:val="43047C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CEB8DC6"/>
+    <w:nsid w:val="55376055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B89DC10"/>
+    <w:nsid w:val="6F3B3F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>