--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7488108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7488108" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7488108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7013A5F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7013A5F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7013A5F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.5.2026 19:35:39</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09088617"/>
+    <w:nsid w:val="4689CD5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43047C9A"/>
+    <w:nsid w:val="2B0EF6EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55376055"/>
+    <w:nsid w:val="4261ECC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F3B3F0D"/>
+    <w:nsid w:val="34A13D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>