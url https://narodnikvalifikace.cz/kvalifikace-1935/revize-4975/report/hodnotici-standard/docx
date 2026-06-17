--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7013A5F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7013A5F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7013A5F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7D9FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7D9FAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7D9FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.5.2026 4:31:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4689CD5B"/>
+    <w:nsid w:val="0D39DA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B0EF6EE"/>
+    <w:nsid w:val="023DD759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4261ECC0"/>
+    <w:nsid w:val="47A856D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34A13D3F"/>
+    <w:nsid w:val="4263E33D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>