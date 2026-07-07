--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7D9FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7D9FAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7D9FAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REECD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREECD3DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREECD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 17.6.2026 15:33:56</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D39DA44"/>
+    <w:nsid w:val="5A6B02B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="023DD759"/>
+    <w:nsid w:val="42EE8D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47A856D0"/>
+    <w:nsid w:val="211BAE94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4263E33D"/>
+    <w:nsid w:val="7B3D4FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>