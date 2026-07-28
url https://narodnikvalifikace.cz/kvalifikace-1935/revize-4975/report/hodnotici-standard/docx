--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REECD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREECD3DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREECD3DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D9EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D9EDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D9EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 7.7.2026 17:38:15</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A6B02B8"/>
+    <w:nsid w:val="306C5114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EE8D95"/>
+    <w:nsid w:val="2462033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="211BAE94"/>
+    <w:nsid w:val="1679C0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B3D4FDF"/>
+    <w:nsid w:val="2730B649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>