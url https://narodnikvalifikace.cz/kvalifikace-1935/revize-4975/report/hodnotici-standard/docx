--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D9EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D9EDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D9EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BAEAE4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BAEAE4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BAEAE4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 28.7.2026 18:08:35</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="306C5114"/>
+    <w:nsid w:val="69454C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2462033B"/>
+    <w:nsid w:val="5DD9A6BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1679C0AE"/>
+    <w:nsid w:val="7B17E7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2730B649"/>
+    <w:nsid w:val="36585C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>