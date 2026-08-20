--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BAEAE4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BAEAE4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BAEAE4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E315F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E315F2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E315F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:19:47</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69454C66"/>
+    <w:nsid w:val="1C8BB096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DD9A6BA"/>
+    <w:nsid w:val="544CF8B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B17E7AA"/>
+    <w:nsid w:val="6D17157F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36585C6C"/>
+    <w:nsid w:val="073C947B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>