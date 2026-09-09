--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E315F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E315F2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E315F2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34097ECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34097ECB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34097ECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.11.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1601,51 +1601,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2484,51 +2484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3489,51 +3489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4494,51 +4494,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5391,51 +5391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15044,51 +15044,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18024,51 +18024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18886,51 +18886,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19459,84 +19459,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 20.8.2026 19:58:00</w:t>
+        <w:t>Zemědělský poradce / zemědělská poradkyně pro ekologické zemědělství, 9.9.2026 22:25:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C8BB096"/>
+    <w:nsid w:val="683BDD31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19622,51 +19622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="544CF8B2"/>
+    <w:nsid w:val="39CD4DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19752,51 +19752,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D17157F"/>
+    <w:nsid w:val="67175FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19882,51 +19882,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="073C947B"/>
+    <w:nsid w:val="74B3093D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>