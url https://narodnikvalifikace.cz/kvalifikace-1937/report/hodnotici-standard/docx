--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573603E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573603E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573603E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767D1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767D1876" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767D1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.4.2026 1:56:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A3E1913"/>
+    <w:nsid w:val="363FA024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70B2BF34"/>
+    <w:nsid w:val="6176820C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26E8E4B2"/>
+    <w:nsid w:val="6680CD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>