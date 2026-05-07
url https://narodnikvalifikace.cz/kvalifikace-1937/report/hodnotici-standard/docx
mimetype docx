--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767D1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767D1876" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767D1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40730443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40730443" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40730443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:09:14</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="363FA024"/>
+    <w:nsid w:val="33FC9C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6176820C"/>
+    <w:nsid w:val="6D8C1C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6680CD7D"/>
+    <w:nsid w:val="6CAB6055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>