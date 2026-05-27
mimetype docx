--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40730443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40730443" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40730443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DBB5C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DBB5C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DBB5C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.5.2026 18:12:50</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33FC9C82"/>
+    <w:nsid w:val="03EB13B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D8C1C87"/>
+    <w:nsid w:val="722B7D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CAB6055"/>
+    <w:nsid w:val="0C924B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>