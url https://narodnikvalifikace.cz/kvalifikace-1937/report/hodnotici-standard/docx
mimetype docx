--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DBB5C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DBB5C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DBB5C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38166AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38166AF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38166AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 28.5.2026 0:12:57</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03EB13B9"/>
+    <w:nsid w:val="40B9A177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="722B7D01"/>
+    <w:nsid w:val="437B2BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C924B76"/>
+    <w:nsid w:val="0136C445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>