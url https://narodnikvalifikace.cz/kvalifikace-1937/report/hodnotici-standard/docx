--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38166AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38166AF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38166AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A190CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A190CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A190CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 9:38:34</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40B9A177"/>
+    <w:nsid w:val="4D31DD9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437B2BF3"/>
+    <w:nsid w:val="2E75CB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0136C445"/>
+    <w:nsid w:val="697D4E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>