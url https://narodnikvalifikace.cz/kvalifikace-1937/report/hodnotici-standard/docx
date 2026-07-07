--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A190CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A190CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A190CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75C0A9C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75C0A9C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75C0A9C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 17.6.2026 11:21:10</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D31DD9B"/>
+    <w:nsid w:val="63D2E977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E75CB73"/>
+    <w:nsid w:val="78767BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="697D4E02"/>
+    <w:nsid w:val="77C268DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>