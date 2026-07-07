--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75C0A9C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75C0A9C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75C0A9C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED3ACAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED3ACAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED3ACAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 13:44:16</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63D2E977"/>
+    <w:nsid w:val="6D328328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78767BFC"/>
+    <w:nsid w:val="31878578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77C268DF"/>
+    <w:nsid w:val="1F6512FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>