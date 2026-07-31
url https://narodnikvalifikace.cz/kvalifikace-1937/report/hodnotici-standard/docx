--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED3ACAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED3ACAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED3ACAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C047BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C047BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C047BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 7.7.2026 15:03:30</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D328328"/>
+    <w:nsid w:val="141A7956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31878578"/>
+    <w:nsid w:val="6813423A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F6512FC"/>
+    <w:nsid w:val="4D959445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>