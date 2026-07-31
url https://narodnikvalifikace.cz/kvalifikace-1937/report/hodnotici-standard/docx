--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C047BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C047BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C047BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38BF5ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38BF5ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38BF5ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 9:54:22</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="141A7956"/>
+    <w:nsid w:val="6F2FCB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6813423A"/>
+    <w:nsid w:val="431C62D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D959445"/>
+    <w:nsid w:val="546EFC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>