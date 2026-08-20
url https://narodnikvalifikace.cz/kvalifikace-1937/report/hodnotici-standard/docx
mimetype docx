--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38BF5ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38BF5ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38BF5ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DB43554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DB43554" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DB43554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 31.7.2026 11:10:24</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F2FCB5D"/>
+    <w:nsid w:val="483F38FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="431C62D4"/>
+    <w:nsid w:val="5633BC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="546EFC8D"/>
+    <w:nsid w:val="46D3C251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>