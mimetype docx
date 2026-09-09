--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DB43554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DB43554" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DB43554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DFC6AB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DFC6AB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DFC6AB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3711,51 +3711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5180,51 +5180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5493,51 +5493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,84 +6066,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zemědělský svaz ČR, územní organizace Mělník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 20.8.2026 14:35:27</w:t>
+        <w:t>Pomocný opravář / pomocná opravářka v živočišné výrobě, 9.9.2026 18:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="483F38FD"/>
+    <w:nsid w:val="62FD2682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6229,51 +6229,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5633BC3C"/>
+    <w:nsid w:val="2E60614B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6359,51 +6359,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46D3C251"/>
+    <w:nsid w:val="6C8D1F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>