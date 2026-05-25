--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B6FF3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B6FF3CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B6FF3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA7C475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA7C475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA7C475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 29.4.2026 3:30:21</w:t>
+        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A2B99C9"/>
+    <w:nsid w:val="31AE091B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C2E590C"/>
+    <w:nsid w:val="15234212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E355141"/>
+    <w:nsid w:val="65C35890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="085C5D6A"/>
+    <w:nsid w:val="20DA2317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>