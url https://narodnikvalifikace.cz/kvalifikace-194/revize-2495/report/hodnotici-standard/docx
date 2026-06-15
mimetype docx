--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA7C475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA7C475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA7C475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C3CE79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C3CE79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C3CE79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 25.5.2026 4:59:54</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31AE091B"/>
+    <w:nsid w:val="339428CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15234212"/>
+    <w:nsid w:val="170328EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65C35890"/>
+    <w:nsid w:val="4CC66464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20DA2317"/>
+    <w:nsid w:val="66F58599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>