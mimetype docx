--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C3CE79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C3CE79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C3CE79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CC36E29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CC36E29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CC36E29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 6:26:57</w:t>
+        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="339428CC"/>
+    <w:nsid w:val="0268D07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170328EA"/>
+    <w:nsid w:val="3B7F4DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CC66464"/>
+    <w:nsid w:val="7047D3FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66F58599"/>
+    <w:nsid w:val="6B6EED98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>