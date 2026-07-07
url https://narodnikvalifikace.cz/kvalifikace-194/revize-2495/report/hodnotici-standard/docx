--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CC36E29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CC36E29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CC36E29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C628433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C628433" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C628433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 15.6.2026 8:22:25</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0268D07A"/>
+    <w:nsid w:val="3B14E01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7F4DAE"/>
+    <w:nsid w:val="0C34E755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7047D3FD"/>
+    <w:nsid w:val="2DCE48AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B6EED98"/>
+    <w:nsid w:val="6D5B22C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>