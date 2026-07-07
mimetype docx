--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C628433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C628433" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C628433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17699822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17699822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17699822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 12:26:34</w:t>
+        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B14E01C"/>
+    <w:nsid w:val="1507471E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C34E755"/>
+    <w:nsid w:val="58ACC0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DCE48AD"/>
+    <w:nsid w:val="4CC5D5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D5B22C9"/>
+    <w:nsid w:val="411ED0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>