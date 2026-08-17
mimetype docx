--- v5 (2026-07-07)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17699822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17699822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17699822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727B7BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727B7BCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727B7BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 7.7.2026 14:02:07</w:t>
+        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1507471E"/>
+    <w:nsid w:val="6D6FBCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58ACC0B9"/>
+    <w:nsid w:val="7ADF0194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CC5D5BA"/>
+    <w:nsid w:val="4E18BF2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="411ED0FD"/>
+    <w:nsid w:val="487641C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>