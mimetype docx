--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727B7BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727B7BCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727B7BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4398D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4398D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4398D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 17.8.2026 22:12:06</w:t>
+        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D6FBCE1"/>
+    <w:nsid w:val="0160ECE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ADF0194"/>
+    <w:nsid w:val="5429BAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E18BF2D"/>
+    <w:nsid w:val="4B1B8446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="487641C7"/>
+    <w:nsid w:val="7A3EC282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>