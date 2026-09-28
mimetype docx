--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4398D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4398D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4398D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30866F31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30866F31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30866F31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 8.9.2026 7:39:06</w:t>
+        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0160ECE1"/>
+    <w:nsid w:val="042E5D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5429BAD1"/>
+    <w:nsid w:val="21068675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B1B8446"/>
+    <w:nsid w:val="76661D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A3EC282"/>
+    <w:nsid w:val="242B8945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>