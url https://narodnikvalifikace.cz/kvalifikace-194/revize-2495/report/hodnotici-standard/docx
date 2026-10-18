--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30866F31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30866F31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30866F31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F6ED433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F6ED433" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F6ED433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 28.9.2026 13:47:12</w:t>
+        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="042E5D9E"/>
+    <w:nsid w:val="7495BE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21068675"/>
+    <w:nsid w:val="46E5127F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76661D41"/>
+    <w:nsid w:val="7C78DB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="242B8945"/>
+    <w:nsid w:val="18E0A16C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>