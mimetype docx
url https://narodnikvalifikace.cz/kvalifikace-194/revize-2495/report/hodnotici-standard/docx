--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F6ED433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F6ED433" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F6ED433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB099319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB099319" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB099319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4008,51 +4008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•snímatelný potah s příhraní, větracím pásem a zdrhovadlem na jedné dlouhé straně a spojitě na 1/3 obou krátkých stran s úchytkami a značkovkami</w:t>
+        <w:t>snímatelný potah s příhraní, větracím pásem a zdrhovadlem na jedné dlouhé straně a spojitě na 1/3 obou krátkých stran s úchytkami a značkovkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4067,51 +4067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•snímatelný potah bez příhraně se zdrhovadlem po celém rozpojitelném obvodu s úchytkami, značkovkami a zdobnými prvky</w:t>
+        <w:t>snímatelný potah bez příhraně se zdrhovadlem po celém rozpojitelném obvodu s úchytkami, značkovkami a zdobnými prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4866,51 +4866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5637,51 +5637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5878,51 +5878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6262,51 +6262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické postupy, nákresy, výkresy a fotografie matracových snímatelných potahů a matrací s nesnímatelnými potahy rozdílných druhů a typů, nejméně 3 druhy snímatelných potahů se zdrhovadly, odvětráváním, úchytkami, značkovkami, nejméně 3 druhy matrací s nesnímatelnými potahy s odlišnými odvětrávacími otvory, úchytkami, značkovkami, zdobnými prvky </w:t>
+        <w:t xml:space="preserve">Technologické postupy, nákresy, výkresy a fotografie matracových snímatelných potahů a matrací s nesnímatelnými potahy rozdílných druhů a typů, nejméně 3 druhy snímatelných potahů se zdrhovadly, odvětráváním, úchytkami, značkovkami, nejméně 3 druhy matrací s nesnímatelnými potahy s odlišnými odvětrávacími otvory, úchytkami, značkovkami, zdobnými prvky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6321,51 +6321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorkovnice textilních materiálů pro výrobu matracových potahů</w:t>
+        <w:t>Vzorkovnice textilních materiálů pro výrobu matracových potahů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6380,51 +6380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály pro zhotovení zadaných matracových potahů: 3 druhy rozdílných textilních materiálů v množství potřebném pro zhotovení matracového potahu z každého druhu materiálu, strojové nitě více druhů a barev, hranové lemovky, značkovky (etikety) k všívání, zdrhovadla nekonečná, jezdce min. 4 ks pro každý druh zdrhovadla, zdrhovadla ukončená potřebné délky (min. 2 druhy a délky pro rozdílný způsob uzavírání matracových potahů), textilní odvětrávací sítě, náviny nebo pásy, kovové zděře a kroužky odvětrávacích otvorů, módní zdobné prvky podle současných trendů</w:t>
+        <w:t>Materiály pro zhotovení zadaných matracových potahů: 3 druhy rozdílných textilních materiálů v množství potřebném pro zhotovení matracového potahu z každého druhu materiálu, strojové nitě více druhů a barev, hranové lemovky, značkovky (etikety) k všívání, zdrhovadla nekonečná, jezdce min. 4 ks pro každý druh zdrhovadla, zdrhovadla ukončená potřebné délky (min. 2 druhy a délky pro rozdílný způsob uzavírání matracových potahů), textilní odvětrávací sítě, náviny nebo pásy, kovové zděře a kroužky odvětrávacích otvorů, módní zdobné prvky podle současných trendů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6439,51 +6439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fotografie a nákresy strojů a zařízení na výrobu matrací s nesnímatelnými potahy</w:t>
+        <w:t>Fotografie a nákresy strojů a zařízení na výrobu matrací s nesnímatelnými potahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6498,51 +6498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fotografie a nákresy matracových jader různých druhů</w:t>
+        <w:t>Fotografie a nákresy matracových jader různých druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6557,51 +6557,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro strojové šití a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí, kreslicí a pro strojové šití a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6616,51 +6616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
+        <w:t xml:space="preserve">Základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6675,51 +6675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Střihací technika a pracovní pomůcky: střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem </w:t>
+        <w:t xml:space="preserve">Střihací technika a pracovní pomůcky: střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6734,51 +6734,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrický průmyslový šicí stroj se stehem vázaným - jednojehlový</w:t>
+        <w:t>Elektrický průmyslový šicí stroj se stehem vázaným - jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6793,51 +6793,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel - dvoujehlový </w:t>
+        <w:t xml:space="preserve">Elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel - dvoujehlový </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6852,51 +6852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrický průmyslový obnitkovací šicí stroj tří nebo vícenitný</w:t>
+        <w:t>Elektrický průmyslový obnitkovací šicí stroj tří nebo vícenitný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6911,51 +6911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům, druh a počet podle typu stroje </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům, druh a počet podle typu stroje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovače</w:t>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7088,51 +7088,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7147,51 +7147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7206,51 +7206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7265,51 +7265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Potřeby k udržování čistoty na pracovišti </w:t>
+        <w:t xml:space="preserve">Potřeby k udržování čistoty na pracovišti </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10396" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7728,51 +7728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8245,84 +8245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Čalounictví Bednář, Jamné nad Orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce matracových potahů, 18.10.2026 18:12:18</w:t>
+        <w:t>Výrobce matracových potahů, 7.11.2026 17:45:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7495BE19"/>
+    <w:nsid w:val="1EC2A24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8408,51 +8408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E5127F"/>
+    <w:nsid w:val="003279B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8538,51 +8538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C78DB86"/>
+    <w:nsid w:val="474F4EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8668,51 +8668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18E0A16C"/>
+    <w:nsid w:val="66093BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>