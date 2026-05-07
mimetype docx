--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7511F7DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7511F7DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7511F7DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3281E2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3281E2CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3281E2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:09</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:09</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:09</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:09</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:09</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:10</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.4.2026 1:56:10</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FD65401"/>
+    <w:nsid w:val="4DEC546A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE5B382"/>
+    <w:nsid w:val="4A541E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="297A43C2"/>
+    <w:nsid w:val="6D9AEB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1101D049"/>
+    <w:nsid w:val="5E7DA840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>