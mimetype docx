--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3281E2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3281E2CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3281E2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47A54DEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47A54DEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47A54DEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 7.5.2026 16:08:39</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DEC546A"/>
+    <w:nsid w:val="5E39A211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A541E63"/>
+    <w:nsid w:val="5B08F44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D9AEB77"/>
+    <w:nsid w:val="14462522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E7DA840"/>
+    <w:nsid w:val="1E92B1BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>