--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47A54DEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47A54DEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47A54DEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69C2F34B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69C2F34B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69C2F34B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 28.5.2026 1:24:56</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E39A211"/>
+    <w:nsid w:val="7C7DBCD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B08F44E"/>
+    <w:nsid w:val="6F4C2409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14462522"/>
+    <w:nsid w:val="2F743ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E92B1BA"/>
+    <w:nsid w:val="196B1B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>