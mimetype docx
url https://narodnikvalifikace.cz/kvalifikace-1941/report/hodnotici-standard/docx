--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69C2F34B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69C2F34B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69C2F34B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49068D3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49068D3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49068D3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 9:37:15</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C7DBCD3"/>
+    <w:nsid w:val="2314A6E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F4C2409"/>
+    <w:nsid w:val="0049520B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F743ADA"/>
+    <w:nsid w:val="4320C297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="196B1B35"/>
+    <w:nsid w:val="6DFA83F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>