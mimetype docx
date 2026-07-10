--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49068D3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49068D3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49068D3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2144EFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2144EFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2144EFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 17.6.2026 11:20:49</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2314A6E9"/>
+    <w:nsid w:val="3EE2F0D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0049520B"/>
+    <w:nsid w:val="1D24B54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4320C297"/>
+    <w:nsid w:val="107CEF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DFA83F7"/>
+    <w:nsid w:val="02E19ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>