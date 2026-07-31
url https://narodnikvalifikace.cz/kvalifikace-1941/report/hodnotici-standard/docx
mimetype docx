--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2144EFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2144EFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2144EFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A3A7BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A3A7BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A3A7BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 11.7.2026 0:22:28</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EE2F0D0"/>
+    <w:nsid w:val="0696298F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D24B54C"/>
+    <w:nsid w:val="6194CA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="107CEF39"/>
+    <w:nsid w:val="13427635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02E19ACC"/>
+    <w:nsid w:val="4D106D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>