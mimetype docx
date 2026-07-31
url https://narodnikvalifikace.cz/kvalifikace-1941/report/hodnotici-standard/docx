--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A3A7BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A3A7BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A3A7BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A13CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A13CD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A13CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:17:18</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0696298F"/>
+    <w:nsid w:val="705C7DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6194CA19"/>
+    <w:nsid w:val="6AAFBA80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13427635"/>
+    <w:nsid w:val="1EAB6ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D106D04"/>
+    <w:nsid w:val="5EB3D407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>