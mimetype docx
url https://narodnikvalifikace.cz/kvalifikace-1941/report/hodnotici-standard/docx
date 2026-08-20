--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A13CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A13CD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A13CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R112E8EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR112E8EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR112E8EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 31.7.2026 14:31:33</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="705C7DDE"/>
+    <w:nsid w:val="330CF62C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AAFBA80"/>
+    <w:nsid w:val="3AA9BD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EAB6ABE"/>
+    <w:nsid w:val="6736ADEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EB3D407"/>
+    <w:nsid w:val="49785A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>