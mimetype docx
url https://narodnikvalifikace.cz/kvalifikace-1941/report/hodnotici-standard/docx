--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R112E8EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR112E8EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR112E8EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26DD7C55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26DD7C55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26DD7C55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6578,51 +6578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7095,84 +7095,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Těžební unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí těžebního úseku v uhelném dole, 20.8.2026 18:56:43</w:t>
+        <w:t>Vedoucí těžebního úseku v uhelném dole, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="330CF62C"/>
+    <w:nsid w:val="4804E231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7258,51 +7258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AA9BD7C"/>
+    <w:nsid w:val="2D4A14A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7388,51 +7388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6736ADEC"/>
+    <w:nsid w:val="473DB975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7518,51 +7518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49785A66"/>
+    <w:nsid w:val="781D0E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>