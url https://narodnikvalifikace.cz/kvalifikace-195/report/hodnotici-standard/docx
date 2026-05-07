--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A752E7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A752E7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A752E7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DAA1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DAA1429" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DAA1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 16.4.2026 6:41:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42BF34B4"/>
+    <w:nsid w:val="25D38781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="588FAF52"/>
+    <w:nsid w:val="7B1E365E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09027923"/>
+    <w:nsid w:val="02FF50BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50198654"/>
+    <w:nsid w:val="7D55A9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>