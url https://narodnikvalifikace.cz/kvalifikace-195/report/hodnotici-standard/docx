--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DAA1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DAA1429" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DAA1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B9D52E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B9D52E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B9D52E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 16:59:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25D38781"/>
+    <w:nsid w:val="2F19536B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B1E365E"/>
+    <w:nsid w:val="30339E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02FF50BE"/>
+    <w:nsid w:val="6721345A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D55A9F1"/>
+    <w:nsid w:val="080B0ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>