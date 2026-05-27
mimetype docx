--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B9D52E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B9D52E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B9D52E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739029AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739029AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739029AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 7.5.2026 17:09:52</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F19536B"/>
+    <w:nsid w:val="5CDB175B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30339E18"/>
+    <w:nsid w:val="2E533C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6721345A"/>
+    <w:nsid w:val="5EB6A732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="080B0ACC"/>
+    <w:nsid w:val="456FEC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>