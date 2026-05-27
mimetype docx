--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R739029AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR739029AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR739029AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47CC50C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47CC50C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47CC50C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 0:12:00</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CDB175B"/>
+    <w:nsid w:val="3244225A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E533C82"/>
+    <w:nsid w:val="0543F8D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EB6A732"/>
+    <w:nsid w:val="3710E67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="456FEC12"/>
+    <w:nsid w:val="6AAB7C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>