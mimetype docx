--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47CC50C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47CC50C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47CC50C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E91B935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E91B935" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E91B935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 1:24:36</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3244225A"/>
+    <w:nsid w:val="043F638D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0543F8D9"/>
+    <w:nsid w:val="749833D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3710E67A"/>
+    <w:nsid w:val="02B30304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AAB7C39"/>
+    <w:nsid w:val="101AC17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>