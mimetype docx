--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E91B935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E91B935" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E91B935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R547EC643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR547EC643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR547EC643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:22:46</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="043F638D"/>
+    <w:nsid w:val="0141E8AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="749833D0"/>
+    <w:nsid w:val="32A91713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02B30304"/>
+    <w:nsid w:val="13B8B5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="101AC17A"/>
+    <w:nsid w:val="28EA03D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>