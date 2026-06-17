--- v6 (2026-06-17)
+++ v7 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R547EC643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR547EC643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR547EC643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EEA975D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EEA975D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EEA975D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 11:45:39</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0141E8AB"/>
+    <w:nsid w:val="786D1DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A91713"/>
+    <w:nsid w:val="173ECEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13B8B5C1"/>
+    <w:nsid w:val="19D9940A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28EA03D4"/>
+    <w:nsid w:val="02B33523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>