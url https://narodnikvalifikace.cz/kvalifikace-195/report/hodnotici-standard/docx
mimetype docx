--- v7 (2026-06-17)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EEA975D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EEA975D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EEA975D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R756B6BB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR756B6BB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR756B6BB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 12:38:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="786D1DD6"/>
+    <w:nsid w:val="41F68D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="173ECEBB"/>
+    <w:nsid w:val="131F11A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19D9940A"/>
+    <w:nsid w:val="403C9529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02B33523"/>
+    <w:nsid w:val="155D22CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>