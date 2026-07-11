--- v8 (2026-07-11)
+++ v9 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R756B6BB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR756B6BB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR756B6BB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDBEDCE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDBEDCE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDBEDCE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:23:37</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41F68D47"/>
+    <w:nsid w:val="561DD27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="131F11A8"/>
+    <w:nsid w:val="15EE27CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="403C9529"/>
+    <w:nsid w:val="33BFECE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="155D22CD"/>
+    <w:nsid w:val="695D6B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>