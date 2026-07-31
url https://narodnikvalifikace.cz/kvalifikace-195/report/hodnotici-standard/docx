--- v9 (2026-07-11)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDBEDCE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDBEDCE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDBEDCE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9F2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9F2419" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9F2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 2:29:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="561DD27F"/>
+    <w:nsid w:val="31294906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15EE27CD"/>
+    <w:nsid w:val="2402FE18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33BFECE7"/>
+    <w:nsid w:val="6129E0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="695D6B46"/>
+    <w:nsid w:val="0E96C1A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>