--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9F2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9F2419" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9F2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50947BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50947BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50947BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 9:54:08</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31294906"/>
+    <w:nsid w:val="502BB252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2402FE18"/>
+    <w:nsid w:val="118CF27D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6129E0AF"/>
+    <w:nsid w:val="0F533BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E96C1A8"/>
+    <w:nsid w:val="41A650CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>