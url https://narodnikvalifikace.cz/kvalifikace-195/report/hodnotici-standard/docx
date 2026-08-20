--- v11 (2026-08-20)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50947BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50947BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50947BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F9D227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F9D227F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F9D227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 12:36:40</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="502BB252"/>
+    <w:nsid w:val="25BCD6B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="118CF27D"/>
+    <w:nsid w:val="1C2CEC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F533BFC"/>
+    <w:nsid w:val="1C3708FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41A650CC"/>
+    <w:nsid w:val="171463D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>