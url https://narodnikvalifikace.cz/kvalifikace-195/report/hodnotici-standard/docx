--- v12 (2026-08-20)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F9D227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F9D227F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F9D227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B27850C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B27850C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B27850C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 22:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25BCD6B8"/>
+    <w:nsid w:val="06382010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C2CEC2E"/>
+    <w:nsid w:val="15122C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C3708FB"/>
+    <w:nsid w:val="0F65F0D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="171463D7"/>
+    <w:nsid w:val="50F9B49F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>