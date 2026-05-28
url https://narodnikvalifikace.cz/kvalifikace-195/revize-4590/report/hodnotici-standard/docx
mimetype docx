--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F81BA17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F81BA17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F81BA17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A47C205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A47C205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A47C205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.4.2026 10:05:02</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4115421C"/>
+    <w:nsid w:val="1F072B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0473353B"/>
+    <w:nsid w:val="20D1658D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AD71322"/>
+    <w:nsid w:val="19F27245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63BF5E8B"/>
+    <w:nsid w:val="21B921F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>