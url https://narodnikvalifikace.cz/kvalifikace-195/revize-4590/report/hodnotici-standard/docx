--- v1 (2026-05-28)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A47C205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A47C205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A47C205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA19A23F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA19A23F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA19A23F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 3:51:17</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F072B61"/>
+    <w:nsid w:val="7DEDAAE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20D1658D"/>
+    <w:nsid w:val="4A7D23EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19F27245"/>
+    <w:nsid w:val="4E5E8659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21B921F5"/>
+    <w:nsid w:val="2362B592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>