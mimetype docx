--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA19A23F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA19A23F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA19A23F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2B20C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2B20C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2B20C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 28.5.2026 4:57:33</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DEDAAE7"/>
+    <w:nsid w:val="66421B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A7D23EF"/>
+    <w:nsid w:val="5F28704A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E5E8659"/>
+    <w:nsid w:val="3BB1865F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2362B592"/>
+    <w:nsid w:val="422EC209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>