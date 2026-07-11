--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2B20C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2B20C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2B20C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29E511A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29E511A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29E511A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 17.6.2026 15:11:35</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66421B79"/>
+    <w:nsid w:val="655B345B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F28704A"/>
+    <w:nsid w:val="3B9851E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BB1865F"/>
+    <w:nsid w:val="1127E06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="422EC209"/>
+    <w:nsid w:val="46A4F103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>