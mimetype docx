--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29E511A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29E511A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29E511A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R558C8CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR558C8CFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR558C8CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 11.7.2026 5:06:50</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="655B345B"/>
+    <w:nsid w:val="49F75FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B9851E6"/>
+    <w:nsid w:val="7A9D631B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1127E06F"/>
+    <w:nsid w:val="007CF7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46A4F103"/>
+    <w:nsid w:val="7E986F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>