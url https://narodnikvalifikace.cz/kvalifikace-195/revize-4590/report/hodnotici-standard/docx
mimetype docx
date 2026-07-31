--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R558C8CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR558C8CFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR558C8CFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4736BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4736BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4736BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 15:03:51</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49F75FF4"/>
+    <w:nsid w:val="005B6EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9D631B"/>
+    <w:nsid w:val="3ADA5AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="007CF7CD"/>
+    <w:nsid w:val="6045F640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E986F4E"/>
+    <w:nsid w:val="5688F551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>