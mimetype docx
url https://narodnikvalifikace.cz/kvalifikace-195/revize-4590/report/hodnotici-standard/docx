--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4736BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4736BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4736BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63D26AE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63D26AE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63D26AE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 31.7.2026 16:34:55</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="005B6EC0"/>
+    <w:nsid w:val="4B86D5E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ADA5AF3"/>
+    <w:nsid w:val="7A0BEA7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6045F640"/>
+    <w:nsid w:val="3B33E0E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5688F551"/>
+    <w:nsid w:val="01DAF337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>