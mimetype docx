--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63D26AE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63D26AE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63D26AE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D5AB4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D5AB4E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D5AB4E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4864,51 +4864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7740,51 +7740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8109,51 +8109,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8738,84 +8738,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 20.8.2026 19:01:14</w:t>
+        <w:t>Výrobce/výrobkyně matrací z matracových prefabrikátů, 9.9.2026 23:04:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B86D5E5"/>
+    <w:nsid w:val="65C53AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8901,51 +8901,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0BEA7C"/>
+    <w:nsid w:val="2FD354FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9031,51 +9031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B33E0E0"/>
+    <w:nsid w:val="290A402B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9161,51 +9161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01DAF337"/>
+    <w:nsid w:val="2F31B184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>