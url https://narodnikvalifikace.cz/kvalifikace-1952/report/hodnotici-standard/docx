--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29CB15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29CB15B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29CB15B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2932C213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2932C213" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2932C213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.4.2026 0:35:45</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="257CF2AC"/>
+    <w:nsid w:val="2E07A198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046E7013"/>
+    <w:nsid w:val="1A8BA562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA55645"/>
+    <w:nsid w:val="6C771414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7498E994"/>
+    <w:nsid w:val="152719AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3579A754"/>
+    <w:nsid w:val="6EC2AB08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62801246"/>
+    <w:nsid w:val="495208B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>