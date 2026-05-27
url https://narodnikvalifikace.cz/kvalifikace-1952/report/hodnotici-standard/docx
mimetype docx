--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2932C213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2932C213" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2932C213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EBDB534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EBDB534" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EBDB534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 7.5.2026 16:08:17</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E07A198"/>
+    <w:nsid w:val="413F5417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A8BA562"/>
+    <w:nsid w:val="55BC60EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C771414"/>
+    <w:nsid w:val="28FF9C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="152719AE"/>
+    <w:nsid w:val="0C244B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6EC2AB08"/>
+    <w:nsid w:val="65F0A59F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="495208B0"/>
+    <w:nsid w:val="26F6F848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>