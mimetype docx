--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EBDB534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EBDB534" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EBDB534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79EE6564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79EE6564" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79EE6564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 28.5.2026 0:13:05</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="413F5417"/>
+    <w:nsid w:val="6EF639AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55BC60EB"/>
+    <w:nsid w:val="31283C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28FF9C58"/>
+    <w:nsid w:val="1DF71541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C244B40"/>
+    <w:nsid w:val="271730B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65F0A59F"/>
+    <w:nsid w:val="45DC33B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26F6F848"/>
+    <w:nsid w:val="32366383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>