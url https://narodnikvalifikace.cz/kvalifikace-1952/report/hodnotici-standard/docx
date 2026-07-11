--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79EE6564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79EE6564" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79EE6564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65F14CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65F14CE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65F14CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 17.6.2026 9:36:50</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EF639AA"/>
+    <w:nsid w:val="62AB3A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31283C83"/>
+    <w:nsid w:val="55196286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DF71541"/>
+    <w:nsid w:val="4EEE86B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="271730B4"/>
+    <w:nsid w:val="11DD4BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45DC33B2"/>
+    <w:nsid w:val="177BCB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32366383"/>
+    <w:nsid w:val="4CAE2F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>