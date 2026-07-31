--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65F14CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65F14CE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65F14CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C4A0904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C4A0904" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C4A0904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 11.7.2026 3:43:42</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62AB3A92"/>
+    <w:nsid w:val="658E1E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55196286"/>
+    <w:nsid w:val="3A48048E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EEE86B4"/>
+    <w:nsid w:val="4079807A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11DD4BEC"/>
+    <w:nsid w:val="3A80BBEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="177BCB6B"/>
+    <w:nsid w:val="03B035E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CAE2F51"/>
+    <w:nsid w:val="61E49CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>