--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C4A0904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C4A0904" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C4A0904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5060043B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5060043B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5060043B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 11:25:23</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="658E1E8D"/>
+    <w:nsid w:val="252A70D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A48048E"/>
+    <w:nsid w:val="7C46B192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4079807A"/>
+    <w:nsid w:val="31046A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A80BBEE"/>
+    <w:nsid w:val="7BFE6BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03B035E3"/>
+    <w:nsid w:val="385F3057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61E49CD3"/>
+    <w:nsid w:val="05AA1DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>