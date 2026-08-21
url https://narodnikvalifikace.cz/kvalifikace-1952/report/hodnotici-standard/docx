--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5060043B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5060043B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5060043B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADBB64A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADBB64A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADBB64A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4748,51 +4748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5627,51 +5627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7020,51 +7020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7593,84 +7593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohemian Multimedia, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Animátor/animátorka klasické loutkové animace, 31.7.2026 12:58:22</w:t>
+        <w:t>Animátor/animátorka klasické loutkové animace, 21.8.2026 21:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="252A70D4"/>
+    <w:nsid w:val="2A10BF9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7756,51 +7756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C46B192"/>
+    <w:nsid w:val="5996E5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7886,51 +7886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31046A59"/>
+    <w:nsid w:val="7E96A613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8016,51 +8016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BFE6BCC"/>
+    <w:nsid w:val="42DC9E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8146,51 +8146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="385F3057"/>
+    <w:nsid w:val="6557067D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8276,51 +8276,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05AA1DF6"/>
+    <w:nsid w:val="5981F31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>