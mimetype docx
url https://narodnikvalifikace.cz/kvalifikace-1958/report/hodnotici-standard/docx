--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5411C522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5411C522" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5411C522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF3D7B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF3D7B76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF3D7B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.4.2026 1:57:32</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BAC0E4A"/>
+    <w:nsid w:val="6DEDC8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1103BF91"/>
+    <w:nsid w:val="677C7584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AB670F8"/>
+    <w:nsid w:val="182CC494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A78179F"/>
+    <w:nsid w:val="7DBEB463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>