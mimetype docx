--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF3D7B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF3D7B76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF3D7B76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D111B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D111B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D111B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 7.5.2026 16:09:00</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DEDC8B0"/>
+    <w:nsid w:val="65AEDCD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="677C7584"/>
+    <w:nsid w:val="50EE64A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="182CC494"/>
+    <w:nsid w:val="69257B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DBEB463"/>
+    <w:nsid w:val="652A13E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>