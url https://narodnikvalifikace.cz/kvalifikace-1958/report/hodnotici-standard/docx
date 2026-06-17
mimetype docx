--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D111B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D111B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D111B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14BD04D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14BD04D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14BD04D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 28.5.2026 0:13:38</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65AEDCD1"/>
+    <w:nsid w:val="482C9350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50EE64A9"/>
+    <w:nsid w:val="3071594A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69257B29"/>
+    <w:nsid w:val="16009973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="652A13E1"/>
+    <w:nsid w:val="1EF8E2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>