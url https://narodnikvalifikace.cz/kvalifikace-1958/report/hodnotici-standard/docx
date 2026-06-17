--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14BD04D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14BD04D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14BD04D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58069109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58069109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58069109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 11:49:45</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="482C9350"/>
+    <w:nsid w:val="7109BB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3071594A"/>
+    <w:nsid w:val="7BF7169A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16009973"/>
+    <w:nsid w:val="0773C47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EF8E2B9"/>
+    <w:nsid w:val="00076B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>