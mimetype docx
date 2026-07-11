--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58069109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58069109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58069109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DDD8D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DDD8D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DDD8D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 17.6.2026 13:00:10</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7109BB4C"/>
+    <w:nsid w:val="68AD3A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BF7169A"/>
+    <w:nsid w:val="05A03E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0773C47B"/>
+    <w:nsid w:val="0BC08043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00076B1E"/>
+    <w:nsid w:val="3DE660F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>