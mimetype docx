--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DDD8D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DDD8D0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DDD8D0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192E142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192E142D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192E142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 3:44:29</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68AD3A4A"/>
+    <w:nsid w:val="13A94871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A03E84"/>
+    <w:nsid w:val="4A23DBDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BC08043"/>
+    <w:nsid w:val="2FDC325C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DE660F2"/>
+    <w:nsid w:val="5C00B10F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>