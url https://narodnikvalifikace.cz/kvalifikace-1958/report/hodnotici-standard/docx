--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R192E142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR192E142D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR192E142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275913E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275913E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275913E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 11.7.2026 4:54:24</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13A94871"/>
+    <w:nsid w:val="05A4E877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A23DBDA"/>
+    <w:nsid w:val="3DE163CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FDC325C"/>
+    <w:nsid w:val="74E7905A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C00B10F"/>
+    <w:nsid w:val="7D6A7C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>