--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R275913E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR275913E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR275913E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DF12109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DF12109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DF12109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 31.7.2026 16:12:46</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05A4E877"/>
+    <w:nsid w:val="4FC2A9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DE163CD"/>
+    <w:nsid w:val="55E886C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74E7905A"/>
+    <w:nsid w:val="782BB4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D6A7C5A"/>
+    <w:nsid w:val="3ED59DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>