--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DF12109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DF12109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DF12109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6034D2CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6034D2CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6034D2CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1795,51 +1795,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2570,51 +2570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3700,51 +3700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5063,51 +5063,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6392,51 +6392,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7917,51 +7917,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9226,51 +9226,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10319,51 +10319,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11756,51 +11756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12761,51 +12761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14070,51 +14070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15325,51 +15325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15972,51 +15972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17626,51 +17626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19080,51 +19080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23480,51 +23480,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 16 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27030,51 +27030,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čakany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 17 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31158,51 +31158,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 18 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32307,51 +32307,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 21 až 24 (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 100 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 19 z 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32712,84 +32712,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 20.8.2026 17:58:42</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin a hodinek, 9.9.2026 21:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 20 z 20</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FC2A9DA"/>
+    <w:nsid w:val="6842EF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32875,51 +32875,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E886C1"/>
+    <w:nsid w:val="2BC47BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33005,51 +33005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="782BB4E1"/>
+    <w:nsid w:val="652E9937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33135,51 +33135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ED59DD2"/>
+    <w:nsid w:val="4EC1B59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>