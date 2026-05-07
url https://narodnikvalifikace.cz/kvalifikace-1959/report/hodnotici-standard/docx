--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R133E3795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR133E3795" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR133E3795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17F6346E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17F6346E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17F6346E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.4.2026 1:57:20</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="558EC83E"/>
+    <w:nsid w:val="60D66931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7053C17D"/>
+    <w:nsid w:val="617B3E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7496117A"/>
+    <w:nsid w:val="7A2C9DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F0C99E1"/>
+    <w:nsid w:val="1043349E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>