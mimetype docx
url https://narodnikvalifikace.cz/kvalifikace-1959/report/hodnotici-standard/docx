--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17F6346E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17F6346E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17F6346E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24B60DE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24B60DE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24B60DE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.5.2026 16:09:40</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D66931"/>
+    <w:nsid w:val="71568DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="617B3E31"/>
+    <w:nsid w:val="7409459E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A2C9DCF"/>
+    <w:nsid w:val="63C6C0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1043349E"/>
+    <w:nsid w:val="4BA6C865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>