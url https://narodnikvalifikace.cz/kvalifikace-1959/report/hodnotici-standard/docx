--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24B60DE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24B60DE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24B60DE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A60A0D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A60A0D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A60A0D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 28.5.2026 0:12:36</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71568DE1"/>
+    <w:nsid w:val="4BB4EABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7409459E"/>
+    <w:nsid w:val="54CFDA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63C6C0BE"/>
+    <w:nsid w:val="4D1C6CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BA6C865"/>
+    <w:nsid w:val="2178EC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>