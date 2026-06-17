--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A60A0D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A60A0D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A60A0D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3306507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3306507" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3306507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 9:41:59</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BB4EABA"/>
+    <w:nsid w:val="6EF0BFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54CFDA04"/>
+    <w:nsid w:val="376D15C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D1C6CD3"/>
+    <w:nsid w:val="67B37873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2178EC14"/>
+    <w:nsid w:val="2C5CE31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>