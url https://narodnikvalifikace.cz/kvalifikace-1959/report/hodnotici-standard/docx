--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3306507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3306507" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3306507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30DD842F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30DD842F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30DD842F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 17.6.2026 11:24:39</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EF0BFB6"/>
+    <w:nsid w:val="40B33A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="376D15C1"/>
+    <w:nsid w:val="380EE162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67B37873"/>
+    <w:nsid w:val="1943A0A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C5CE31E"/>
+    <w:nsid w:val="1E5CE860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>