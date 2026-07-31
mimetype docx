--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30DD842F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30DD842F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30DD842F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2405DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2405DA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2405DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 7.7.2026 14:08:09</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40B33A28"/>
+    <w:nsid w:val="08C70ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="380EE162"/>
+    <w:nsid w:val="382D4298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1943A0A2"/>
+    <w:nsid w:val="08D330F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E5CE860"/>
+    <w:nsid w:val="72A0A756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>