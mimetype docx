--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2405DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2405DA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2405DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63AC6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63AC6292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63AC6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 31.7.2026 11:26:08</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08C70ADE"/>
+    <w:nsid w:val="6DA4B3F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="382D4298"/>
+    <w:nsid w:val="252EF9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D330F0"/>
+    <w:nsid w:val="1FD7E256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72A0A756"/>
+    <w:nsid w:val="677B9B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>