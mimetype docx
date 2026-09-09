--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63AC6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63AC6292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63AC6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62133541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62133541" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62133541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3944,51 +3944,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5273,51 +5273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6798,51 +6798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8107,51 +8107,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8700,51 +8700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10354,51 +10354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16225,51 +16225,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kartáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20302,51 +20302,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20615,51 +20615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21020,84 +21020,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 20.8.2026 18:58:23</w:t>
+        <w:t>Hodinář/hodinářka pro opravy mechanických hodin, 9.9.2026 20:17:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DA4B3F0"/>
+    <w:nsid w:val="30877606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21183,51 +21183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252EF9E0"/>
+    <w:nsid w:val="322391D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21313,51 +21313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FD7E256"/>
+    <w:nsid w:val="187AC564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21443,51 +21443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="677B9B99"/>
+    <w:nsid w:val="79029F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>