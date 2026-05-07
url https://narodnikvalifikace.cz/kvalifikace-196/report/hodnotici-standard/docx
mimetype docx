--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8CF82D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8CF82D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8CF82D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A69D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A69D9A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A69D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 1:55:26</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EB62EF6"/>
+    <w:nsid w:val="2FB7F560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BCA1317"/>
+    <w:nsid w:val="4535B758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EA2BEEB"/>
+    <w:nsid w:val="3D85EFAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74F11504"/>
+    <w:nsid w:val="37E69381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>