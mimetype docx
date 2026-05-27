--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A69D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A69D9A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A69D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7348725A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7348725A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7348725A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 16:06:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FB7F560"/>
+    <w:nsid w:val="47288634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4535B758"/>
+    <w:nsid w:val="4A938EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D85EFAB"/>
+    <w:nsid w:val="4EB3CE16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37E69381"/>
+    <w:nsid w:val="5B5985A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>