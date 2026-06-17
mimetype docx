--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7348725A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7348725A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7348725A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBED56D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBED56D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBED56D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 1:23:01</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47288634"/>
+    <w:nsid w:val="7D86B4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A938EC5"/>
+    <w:nsid w:val="003D8B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EB3CE16"/>
+    <w:nsid w:val="495A5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B5985A5"/>
+    <w:nsid w:val="61010AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>