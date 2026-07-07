--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBED56D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBED56D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBED56D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6930C283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6930C283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6930C283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 9:34:51</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D86B4ED"/>
+    <w:nsid w:val="56615F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003D8B60"/>
+    <w:nsid w:val="1E15624C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="495A5848"/>
+    <w:nsid w:val="02DB1515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61010AA1"/>
+    <w:nsid w:val="103AFC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>