--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6930C283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6930C283" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6930C283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257A17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 12:23:43</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56615F97"/>
+    <w:nsid w:val="71F5C893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E15624C"/>
+    <w:nsid w:val="5B266612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02DB1515"/>
+    <w:nsid w:val="609D27DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="103AFC14"/>
+    <w:nsid w:val="54D35740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>