--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257A17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52466586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52466586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52466586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.7.2026 13:42:31</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71F5C893"/>
+    <w:nsid w:val="4FC44C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B266612"/>
+    <w:nsid w:val="2292F7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="609D27DB"/>
+    <w:nsid w:val="39B52EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54D35740"/>
+    <w:nsid w:val="0B9992F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>