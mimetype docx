--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52466586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52466586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52466586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21600769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21600769" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21600769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:02</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 9:52:03</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FC44C99"/>
+    <w:nsid w:val="5729C4DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2292F7AC"/>
+    <w:nsid w:val="057A456A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39B52EF2"/>
+    <w:nsid w:val="74B15BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B9992F8"/>
+    <w:nsid w:val="16FE3BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>