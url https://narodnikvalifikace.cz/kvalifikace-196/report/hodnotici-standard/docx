--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21600769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21600769" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21600769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FBB9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FBB9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FBB9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 11:15:36</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5729C4DD"/>
+    <w:nsid w:val="5356C56B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057A456A"/>
+    <w:nsid w:val="3B386AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74B15BE3"/>
+    <w:nsid w:val="43D10594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16FE3BB8"/>
+    <w:nsid w:val="655DA276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>