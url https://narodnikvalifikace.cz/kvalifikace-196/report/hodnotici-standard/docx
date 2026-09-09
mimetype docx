--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FBB9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FBB9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FBB9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3F4039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3F4039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3F4039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 12:47:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 20:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5356C56B"/>
+    <w:nsid w:val="1076734D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B386AC6"/>
+    <w:nsid w:val="1534EF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43D10594"/>
+    <w:nsid w:val="31A325DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="655DA276"/>
+    <w:nsid w:val="6192862A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>