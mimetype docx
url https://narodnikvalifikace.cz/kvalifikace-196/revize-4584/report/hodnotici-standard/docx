--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BACAE53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BACAE53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BACAE53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54C661C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54C661C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54C661C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.4.2026 8:30:23</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="083E8A5E"/>
+    <w:nsid w:val="1BCE18D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A237F6D"/>
+    <w:nsid w:val="7DA30420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37419D42"/>
+    <w:nsid w:val="271E0125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DF77D36"/>
+    <w:nsid w:val="72DDF466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>