--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54C661C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54C661C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54C661C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67E636AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67E636AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67E636AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:39</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 7.5.2026 20:11:40</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BCE18D4"/>
+    <w:nsid w:val="0A34ED93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DA30420"/>
+    <w:nsid w:val="4CEDF4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="271E0125"/>
+    <w:nsid w:val="0C95CC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72DDF466"/>
+    <w:nsid w:val="22C70633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>