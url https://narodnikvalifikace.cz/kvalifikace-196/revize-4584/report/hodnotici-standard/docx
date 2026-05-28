--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67E636AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67E636AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67E636AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E2084F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E2084F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E2084F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 3:42:30</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A34ED93"/>
+    <w:nsid w:val="559CBAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CEDF4AA"/>
+    <w:nsid w:val="7E946C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C95CC46"/>
+    <w:nsid w:val="0B3044C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22C70633"/>
+    <w:nsid w:val="7820A143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>