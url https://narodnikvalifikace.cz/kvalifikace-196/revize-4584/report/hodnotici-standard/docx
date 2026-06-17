--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E2084F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E2084F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E2084F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49315A38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49315A38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49315A38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.5.2026 4:51:25</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="559CBAD0"/>
+    <w:nsid w:val="71B02E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E946C1E"/>
+    <w:nsid w:val="0CBD1A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B3044C4"/>
+    <w:nsid w:val="2E5BACBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7820A143"/>
+    <w:nsid w:val="173B3B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>