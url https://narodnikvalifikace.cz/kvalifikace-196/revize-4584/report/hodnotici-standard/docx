--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49315A38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49315A38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49315A38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5F2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5F2232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5F2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 15:54:10</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71B02E2F"/>
+    <w:nsid w:val="1683430C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CBD1A4C"/>
+    <w:nsid w:val="4CD1DC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E5BACBD"/>
+    <w:nsid w:val="41757284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="173B3B58"/>
+    <w:nsid w:val="47368864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>