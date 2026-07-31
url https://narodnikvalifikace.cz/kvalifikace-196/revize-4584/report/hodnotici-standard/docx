--- v5 (2026-06-17)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5F2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5F2232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5F2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AE48499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AE48499" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AE48499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 17.6.2026 17:23:27</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1683430C"/>
+    <w:nsid w:val="09078D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CD1DC12"/>
+    <w:nsid w:val="17B06FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41757284"/>
+    <w:nsid w:val="4A54C5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47368864"/>
+    <w:nsid w:val="4D7384D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>