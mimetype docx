--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AE48499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AE48499" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AE48499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R80DB5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR80DB5BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR80DB5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:47</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 31.7.2026 15:01:48</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09078D83"/>
+    <w:nsid w:val="46A4ABD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B06FA3"/>
+    <w:nsid w:val="078363BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A54C5AD"/>
+    <w:nsid w:val="3577F45F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D7384D3"/>
+    <w:nsid w:val="38AAE8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>