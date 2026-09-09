--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R80DB5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR80DB5BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR80DB5BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530D0FE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530D0FE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530D0FE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7588,51 +7588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9653,51 +9653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10568,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 20.8.2026 20:14:14</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 9.9.2026 23:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46A4ABD8"/>
+    <w:nsid w:val="683B110A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10731,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="078363BA"/>
+    <w:nsid w:val="25765AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10861,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3577F45F"/>
+    <w:nsid w:val="437A884E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10991,51 +10991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38AAE8F2"/>
+    <w:nsid w:val="6EFC7197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>