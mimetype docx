--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1743A7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1743A7FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1743A7FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77977193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77977193" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77977193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 16.4.2026 22:55:07</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E3484EA"/>
+    <w:nsid w:val="6599CA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="580FA478"/>
+    <w:nsid w:val="25C5D7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00534798"/>
+    <w:nsid w:val="53A7D644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CD37237"/>
+    <w:nsid w:val="4262B8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="209B5911"/>
+    <w:nsid w:val="117D97D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>