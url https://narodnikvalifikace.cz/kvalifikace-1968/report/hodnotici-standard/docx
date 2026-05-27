--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77977193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77977193" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77977193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499FDD15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499FDD15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499FDD15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.5.2026 16:01:11</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6599CA9F"/>
+    <w:nsid w:val="3D11FA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25C5D7A5"/>
+    <w:nsid w:val="3B359535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53A7D644"/>
+    <w:nsid w:val="2F1EF372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4262B8F2"/>
+    <w:nsid w:val="42033327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="117D97D4"/>
+    <w:nsid w:val="6FEE90AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>