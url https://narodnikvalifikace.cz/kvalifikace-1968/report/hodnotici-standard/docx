--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499FDD15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499FDD15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499FDD15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A0C7B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A0C7B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A0C7B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 27.5.2026 23:49:34</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D11FA66"/>
+    <w:nsid w:val="153EED41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B359535"/>
+    <w:nsid w:val="4E37D4B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1EF372"/>
+    <w:nsid w:val="3AECDF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42033327"/>
+    <w:nsid w:val="6E3D775F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FEE90AC"/>
+    <w:nsid w:val="58A14707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>