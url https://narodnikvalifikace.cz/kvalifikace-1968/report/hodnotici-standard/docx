--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A0C7B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A0C7B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A0C7B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36403ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36403ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36403ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:15:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="153EED41"/>
+    <w:nsid w:val="28B2DE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E37D4B4"/>
+    <w:nsid w:val="7EA717DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AECDF62"/>
+    <w:nsid w:val="46916729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E3D775F"/>
+    <w:nsid w:val="538AF406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58A14707"/>
+    <w:nsid w:val="7DA43756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>