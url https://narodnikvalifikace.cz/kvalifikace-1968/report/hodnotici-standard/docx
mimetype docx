--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36403ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36403ED0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36403ED0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BF26DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BF26DCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BF26DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 17.6.2026 9:41:20</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28B2DE97"/>
+    <w:nsid w:val="142D0E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA717DB"/>
+    <w:nsid w:val="00961C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46916729"/>
+    <w:nsid w:val="4215BBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="538AF406"/>
+    <w:nsid w:val="25286505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DA43756"/>
+    <w:nsid w:val="52B69185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>