--- v5 (2026-07-07)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BF26DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BF26DCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BF26DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29406234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29406234" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29406234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 7.7.2026 12:24:30</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="142D0E68"/>
+    <w:nsid w:val="31484E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00961C37"/>
+    <w:nsid w:val="21BD1829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4215BBC1"/>
+    <w:nsid w:val="10B88750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25286505"/>
+    <w:nsid w:val="2ED56AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52B69185"/>
+    <w:nsid w:val="1614A97C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>