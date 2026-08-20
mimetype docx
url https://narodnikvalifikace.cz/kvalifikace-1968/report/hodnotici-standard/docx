--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29406234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29406234" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29406234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R215BF803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR215BF803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR215BF803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 29.7.2026 2:15:22</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31484E82"/>
+    <w:nsid w:val="0B997231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21BD1829"/>
+    <w:nsid w:val="51BF54D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10B88750"/>
+    <w:nsid w:val="4A38E63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2ED56AF2"/>
+    <w:nsid w:val="23CAAAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1614A97C"/>
+    <w:nsid w:val="66FE6354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>