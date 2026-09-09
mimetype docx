--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R215BF803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR215BF803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR215BF803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4E924B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4E924B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4E924B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.8.2026 13:33:13</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B997231"/>
+    <w:nsid w:val="13C8CCCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51BF54D6"/>
+    <w:nsid w:val="24B42BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A38E63C"/>
+    <w:nsid w:val="50CD2F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23CAAAB1"/>
+    <w:nsid w:val="1985996B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66FE6354"/>
+    <w:nsid w:val="73927556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>