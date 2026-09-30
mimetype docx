--- v8 (2026-09-09)
+++ v9 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4E924B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4E924B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4E924B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCD4D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCD4D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCD4D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -721,79 +721,79 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8480"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
+        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 12.08.2023</w:t>
+        <w:t>Standard je platný od: 12.08.2023 do: 30.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 9.9.2026 20:07:39</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13C8CCCD"/>
+    <w:nsid w:val="38271EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B42BF6"/>
+    <w:nsid w:val="584617AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50CD2F84"/>
+    <w:nsid w:val="75B1D92F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1985996B"/>
+    <w:nsid w:val="1449BE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73927556"/>
+    <w:nsid w:val="4A1D18EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>