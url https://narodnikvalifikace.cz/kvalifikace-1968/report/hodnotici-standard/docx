--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CCD4D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CCD4D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CCD4D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32526772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32526772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32526772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -721,79 +721,79 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8480"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
+        <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8820"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Standard je platný od: 12.08.2023 do: 30.09.2026</w:t>
+        <w:t>Standard je platný od: 01.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:41</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31098,51 +31098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>vysokoškolské vzdělání získané studiem v akreditovaném studijním programu, splnění odborné kvalifikace pro výkon povolání učitele praktického vyučování nebo učitele odborného výcviku podle zákona č. 563/2004 Sb., o pedagogických pracovnících (§ 9 odst. 2, resp. § 9 odst. 3 zákona pro učitele praktického vyučování a § 9 odst. 4 pro učitele odborného výcviku) a nejméně 5 let odborné praxe v povolání učitele praktického vyučování nebo učitele odborného výcviku střední školy nebo nejméně 5 let odborné praxe v oblasti přípravného nebo dalšího vzdělávání učitelů praktického vyučování a odborného výcviku.</w:t>
+        <w:t>vysokoškolské vzdělání získané studiem v akreditovaném studijním programu, splnění odborné kvalifikace pro výkon povolání učitele praktického vyučování nebo učitele odborného výcviku podle zákona č. 563/2004 Sb., o pedagogických pracovnících (§ 9 odst. 2 zákona pro učitele praktického vyučování a § 9 odst. 4 pro učitele odborného výcviku) a nejméně 5 let odborné praxe v povolání učitele praktického vyučování nebo učitele odborného výcviku střední školy nebo nejméně 5 let odborné praxe v oblasti přípravného nebo dalšího vzdělávání učitelů praktického vyučování a odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5212" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 30.9.2026 2:39:42</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38271EAF"/>
+    <w:nsid w:val="68D14B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="584617AC"/>
+    <w:nsid w:val="74EF0DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75B1D92F"/>
+    <w:nsid w:val="18AF0EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1449BE1B"/>
+    <w:nsid w:val="3BA6CD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A1D18EB"/>
+    <w:nsid w:val="2001FB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>