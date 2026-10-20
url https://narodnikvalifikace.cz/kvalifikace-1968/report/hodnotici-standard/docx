--- v10 (2026-10-20)
+++ v11 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32526772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32526772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32526772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R815837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR815837E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR815837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3983,51 +3983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13279,51 +13279,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23799,51 +23799,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30826,51 +30826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32282,51 +32282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32749,84 +32749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 7:32:54</w:t>
+        <w:t>Instruktor/instruktorka odborného výcviku, 20.10.2026 8:29:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68D14B0C"/>
+    <w:nsid w:val="6104DC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32912,51 +32912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74EF0DA7"/>
+    <w:nsid w:val="1C595309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33042,51 +33042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18AF0EF0"/>
+    <w:nsid w:val="45A5E460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33172,51 +33172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BA6CD4B"/>
+    <w:nsid w:val="3635BF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33302,51 +33302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2001FB4E"/>
+    <w:nsid w:val="0F0518E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>