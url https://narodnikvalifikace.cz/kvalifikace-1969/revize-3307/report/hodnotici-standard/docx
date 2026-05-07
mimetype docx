--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R361C17D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR361C17D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR361C17D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EDC25C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EDC25C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EDC25C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.4.2026 2:08:53</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62ECE32F"/>
+    <w:nsid w:val="15643D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53CA57AD"/>
+    <w:nsid w:val="6C813523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55D168C6"/>
+    <w:nsid w:val="411FB240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="629F90C5"/>
+    <w:nsid w:val="5C71D48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FF4134B"/>
+    <w:nsid w:val="2F0A71AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>