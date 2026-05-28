--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EDC25C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EDC25C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EDC25C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B85400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B85400" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B85400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.5.2026 18:19:08</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15643D2B"/>
+    <w:nsid w:val="1A794C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C813523"/>
+    <w:nsid w:val="14D05B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="411FB240"/>
+    <w:nsid w:val="1E241649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C71D48B"/>
+    <w:nsid w:val="7F8AAA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F0A71AA"/>
+    <w:nsid w:val="15A50E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>