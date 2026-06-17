--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B85400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B85400" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B85400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32C7C5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32C7C5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32C7C5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 28.5.2026 3:20:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A794C42"/>
+    <w:nsid w:val="3B80C190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D05B1B"/>
+    <w:nsid w:val="6CDB3BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E241649"/>
+    <w:nsid w:val="3E2D6347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F8AAA11"/>
+    <w:nsid w:val="413A3EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15A50E27"/>
+    <w:nsid w:val="50664751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>