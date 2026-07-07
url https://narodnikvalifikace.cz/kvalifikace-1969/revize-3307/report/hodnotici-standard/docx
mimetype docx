--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32C7C5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32C7C5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32C7C5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43EECD3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43EECD3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43EECD3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 17.6.2026 13:07:47</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B80C190"/>
+    <w:nsid w:val="2DA740E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CDB3BAE"/>
+    <w:nsid w:val="166A0B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E2D6347"/>
+    <w:nsid w:val="70D29B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="413A3EF4"/>
+    <w:nsid w:val="17ACEC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50664751"/>
+    <w:nsid w:val="50EE0E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>