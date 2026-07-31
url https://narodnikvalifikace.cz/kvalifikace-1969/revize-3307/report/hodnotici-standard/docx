--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43EECD3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43EECD3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43EECD3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E62928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E62928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E62928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 7.7.2026 15:08:41</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DA740E8"/>
+    <w:nsid w:val="080D6457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="166A0B49"/>
+    <w:nsid w:val="53DA6D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D29B8F"/>
+    <w:nsid w:val="0A5F2570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17ACEC78"/>
+    <w:nsid w:val="781FD892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50EE0E57"/>
+    <w:nsid w:val="2AEC7060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>