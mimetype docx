--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E62928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E62928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E62928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1979FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1979FD7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1979FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 14:46:26</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="080D6457"/>
+    <w:nsid w:val="243415FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53DA6D1F"/>
+    <w:nsid w:val="615914FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A5F2570"/>
+    <w:nsid w:val="190770B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="781FD892"/>
+    <w:nsid w:val="6BD44769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AEC7060"/>
+    <w:nsid w:val="55DD1B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>