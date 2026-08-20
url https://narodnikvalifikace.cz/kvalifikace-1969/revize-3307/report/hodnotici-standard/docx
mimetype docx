--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1979FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1979FD7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1979FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R757D14F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR757D14F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR757D14F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 31.7.2026 17:55:42</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="243415FA"/>
+    <w:nsid w:val="4A97C04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="615914FD"/>
+    <w:nsid w:val="181BB6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="190770B6"/>
+    <w:nsid w:val="7DD7BD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BD44769"/>
+    <w:nsid w:val="4246F8DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55DD1B8D"/>
+    <w:nsid w:val="630A5021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>