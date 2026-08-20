--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R757D14F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR757D14F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR757D14F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257CA689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257CA689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257CA689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 19:59:55</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A97C04B"/>
+    <w:nsid w:val="1E53ED67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181BB6C3"/>
+    <w:nsid w:val="30824049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DD7BD87"/>
+    <w:nsid w:val="6AB8B526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4246F8DC"/>
+    <w:nsid w:val="26BBD122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="630A5021"/>
+    <w:nsid w:val="6068D1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>