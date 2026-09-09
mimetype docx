--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257CA689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257CA689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257CA689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58AD39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58AD39B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58AD39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4051,51 +4051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5903,51 +5903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce přinese vlastní pracovní oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6983,51 +6983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8429,51 +8429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9002,84 +9002,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 20.8.2026 20:08:13</w:t>
+        <w:t>Softwarový specialista/softwarová specialistka automobilových systémů, 10.9.2026 1:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E53ED67"/>
+    <w:nsid w:val="75AE8A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9165,51 +9165,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30824049"/>
+    <w:nsid w:val="406317F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9295,51 +9295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AB8B526"/>
+    <w:nsid w:val="4124B565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9425,51 +9425,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26BBD122"/>
+    <w:nsid w:val="4946E321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9555,51 +9555,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6068D1DD"/>
+    <w:nsid w:val="3EC880A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>