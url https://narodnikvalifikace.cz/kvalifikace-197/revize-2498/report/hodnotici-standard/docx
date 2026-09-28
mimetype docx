--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R84EDA4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR84EDA4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR84EDA4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3957A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3957A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3957A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7530,51 +7530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9654,51 +9654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9940,51 +9940,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10513,84 +10513,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RENO DESIGN s. r. o., Černá Hora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 8.9.2026 8:55:18</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57FBAAED"/>
+    <w:nsid w:val="785B71A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10676,51 +10676,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A632132"/>
+    <w:nsid w:val="2CDF75E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10806,51 +10806,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56407388"/>
+    <w:nsid w:val="58B7CD89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10936,51 +10936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A1D76D8"/>
+    <w:nsid w:val="20829E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>