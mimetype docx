--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D3957A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D3957A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D3957A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EEE19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EEE19E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EEE19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7530,51 +7530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9654,51 +9654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9940,51 +9940,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10513,84 +10513,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RENO DESIGN s. r. o., Černá Hora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 28.9.2026 14:50:51</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="785B71A6"/>
+    <w:nsid w:val="2230DCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10676,51 +10676,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CDF75E7"/>
+    <w:nsid w:val="29827E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10806,51 +10806,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58B7CD89"/>
+    <w:nsid w:val="16EB399C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10936,51 +10936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20829E94"/>
+    <w:nsid w:val="6397BB70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>