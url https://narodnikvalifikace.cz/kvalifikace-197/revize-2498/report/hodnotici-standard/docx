--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EEE19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EEE19E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EEE19E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1906E7CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1906E7CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1906E7CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3546,51 +3546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5164,51 +5164,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalouněné sedadlo židle s pružným podkladem – potah useň</w:t>
+        <w:t>čalouněné sedadlo židle s pružným podkladem – potah useň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5680,51 +5680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•čalouněné opěradlo židle tvarované pomocí vtahových prvků – potah useň </w:t>
+        <w:t xml:space="preserve">čalouněné opěradlo židle tvarované pomocí vtahových prvků – potah useň </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5739,51 +5739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalouněné sedadlo židle s pevným podkladem – potah textilie</w:t>
+        <w:t>čalouněné sedadlo židle s pevným podkladem – potah textilie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5755" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6482,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7289,51 +7289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7530,51 +7530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7914,51 +7914,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy židlí a jejich čalounění</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy židlí a jejich čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7973,51 +7973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Fotografie hotových židlí shodných s těmi, které budou při zkoušce čalouněny </w:t>
+        <w:t xml:space="preserve">Fotografie hotových židlí shodných s těmi, které budou při zkoušce čalouněny </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8032,51 +8032,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nosné materiály základu: rámy, padesky, popruhy textilní, popruhy pryžotextilní, vlnité pružiny opěradlové a sedadlové</w:t>
+        <w:t>Nosné materiály základu: rámy, padesky, popruhy textilní, popruhy pryžotextilní, vlnité pružiny opěradlové a sedadlové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8091,51 +8091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pružinové kostry pro sedadla: různé druhy, např. minibonnel nebo pružinová kostra s pružinami v sáčcích </w:t>
+        <w:t xml:space="preserve">Pružinové kostry pro sedadla: různé druhy, např. minibonnel nebo pružinová kostra s pružinami v sáčcích </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Textilie, usně, povrstvený textil (koženky), výplňové materiály přírodního původu, dílce měkkých polyuretanových (PUR) pěn různých druhů, objemových hmotností a tvrdostí, obdobné jiné tvarovací a kypřicí materiály </w:t>
+        <w:t xml:space="preserve">Textilie, usně, povrstvený textil (koženky), výplňové materiály přírodního původu, dílce měkkých polyuretanových (PUR) pěn různých druhů, objemových hmotností a tvrdostí, obdobné jiné tvarovací a kypřicí materiály </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8209,51 +8209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Textilní pomocné materiály, např.: zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě různých druhů a barev, minimálně 3 typy ve čtyřech barvách, lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky </w:t>
+        <w:t xml:space="preserve">Textilní pomocné materiály, např.: zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě různých druhů a barev, minimálně 3 typy ve čtyřech barvách, lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8268,51 +8268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Lepidlo pro spojování čalounických materiálů, zařízení k nanášení lepidla </w:t>
+        <w:t xml:space="preserve">Lepidlo pro spojování čalounických materiálů, zařízení k nanášení lepidla </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8327,51 +8327,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8386,51 +8386,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
+        <w:t>Základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8445,51 +8445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
+        <w:t>Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8504,51 +8504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení k potahování sedadel a opěradel</w:t>
+        <w:t>Vybavení k potahování sedadel a opěradel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8563,51 +8563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vtahové prvky včetně smyček a nářadí k provedení vtahů</w:t>
+        <w:t>Vtahové prvky včetně smyček a nářadí k provedení vtahů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8622,51 +8622,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Balicí materiály a technické vybavení k balení výrobků </w:t>
+        <w:t xml:space="preserve">Balicí materiály a technické vybavení k balení výrobků </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8681,51 +8681,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový</w:t>
+        <w:t>Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8740,51 +8740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8799,51 +8799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční a prošívací jehly různých druhů podle zadaného výrobku</w:t>
+        <w:t>Ruční a prošívací jehly různých druhů podle zadaného výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8858,51 +8858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
+        <w:t>Čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8917,51 +8917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
+        <w:t xml:space="preserve">Průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8976,51 +8976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko, čalounické hřebíčky vhodné k zpracovávaným materiálům</w:t>
+        <w:t>Čalounické kladívko, čalounické hřebíčky vhodné k zpracovávaným materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9035,51 +9035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
+        <w:t>Vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9094,51 +9094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9153,51 +9153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovač</w:t>
+        <w:t>Vypichovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9212,51 +9212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9271,51 +9271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9330,51 +9330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky podle požadavků BOZP</w:t>
+        <w:t>Ochranné pracovní prostředky podle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11452" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9654,51 +9654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9940,51 +9940,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10513,84 +10513,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RENO DESIGN s. r. o., Černá Hora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 18.10.2026 18:30:30</w:t>
+        <w:t>Výrobce čalouněných sedadel a opěradel židlí, 7.11.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2230DCBC"/>
+    <w:nsid w:val="0A45CCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10676,51 +10676,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29827E3E"/>
+    <w:nsid w:val="57A68105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10806,51 +10806,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16EB399C"/>
+    <w:nsid w:val="64A0A8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10936,51 +10936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6397BB70"/>
+    <w:nsid w:val="01E01B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>