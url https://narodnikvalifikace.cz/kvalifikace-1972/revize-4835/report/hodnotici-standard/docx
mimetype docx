--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A64A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A64A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A64A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD198D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD198D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD198D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 20.4.2026 4:12:31</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11550E53"/>
+    <w:nsid w:val="09B33E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EDDD8F4"/>
+    <w:nsid w:val="78671077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B5C98BC"/>
+    <w:nsid w:val="0B478550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28F225C1"/>
+    <w:nsid w:val="6F81732A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>