--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD198D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD198D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD198D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3B4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3B4870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3B4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.5.2026 6:56:35</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09B33E55"/>
+    <w:nsid w:val="252B2462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78671077"/>
+    <w:nsid w:val="3F8A5652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B478550"/>
+    <w:nsid w:val="4EA4546F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F81732A"/>
+    <w:nsid w:val="56289F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>