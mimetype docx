--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3B4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3B4870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3B4870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B53C9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B53C9DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B53C9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:42</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:43</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.5.2026 9:00:43</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="252B2462"/>
+    <w:nsid w:val="30C6F91A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F8A5652"/>
+    <w:nsid w:val="360965AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EA4546F"/>
+    <w:nsid w:val="513D3B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56289F17"/>
+    <w:nsid w:val="419581F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>