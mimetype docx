--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B53C9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B53C9DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B53C9DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78728C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78728C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78728C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 21.6.2026 1:04:20</w:t>
+        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30C6F91A"/>
+    <w:nsid w:val="3FAEF62F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="360965AE"/>
+    <w:nsid w:val="75BBEC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="513D3B59"/>
+    <w:nsid w:val="6C71696D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="419581F4"/>
+    <w:nsid w:val="04E361C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>