--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78728C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78728C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78728C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41907A5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41907A5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41907A5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 11.7.2026 7:48:13</w:t>
+        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FAEF62F"/>
+    <w:nsid w:val="1D5D6EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75BBEC63"/>
+    <w:nsid w:val="2E11EC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C71696D"/>
+    <w:nsid w:val="4855E10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04E361C3"/>
+    <w:nsid w:val="746D070E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>