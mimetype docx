--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41907A5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41907A5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41907A5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R360D213E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR360D213E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR360D213E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6110,51 +6110,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8597,51 +8597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9170,84 +9170,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OREA HOTELS s. r. o., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pivní sommelier/sommelierka, 31.7.2026 15:15:52</w:t>
+        <w:t>Pivní sommelier/sommelierka, 21.8.2026 1:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D5D6EF6"/>
+    <w:nsid w:val="6F8D444D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E11EC50"/>
+    <w:nsid w:val="216237CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4855E10C"/>
+    <w:nsid w:val="6166E84A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9593,51 +9593,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="746D070E"/>
+    <w:nsid w:val="0746FB10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>