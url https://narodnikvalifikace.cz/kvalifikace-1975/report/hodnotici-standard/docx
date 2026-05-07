--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54ABB873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54ABB873" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54ABB873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68F9ADB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68F9ADB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68F9ADB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 15.4.2026 7:33:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21E25DFE"/>
+    <w:nsid w:val="1681F9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="204B00A3"/>
+    <w:nsid w:val="1E34E61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="770B00FC"/>
+    <w:nsid w:val="36644C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="183C48F6"/>
+    <w:nsid w:val="0895970A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>