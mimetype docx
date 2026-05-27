--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68F9ADB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68F9ADB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68F9ADB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3573F169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3573F169" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3573F169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 7.5.2026 16:09:40</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1681F9E0"/>
+    <w:nsid w:val="67D433A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E34E61A"/>
+    <w:nsid w:val="3FFD7C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36644C76"/>
+    <w:nsid w:val="6B0B97B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0895970A"/>
+    <w:nsid w:val="5C0E220A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>