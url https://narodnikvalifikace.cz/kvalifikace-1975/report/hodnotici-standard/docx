--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3573F169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3573F169" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3573F169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DA6C32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DA6C32D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DA6C32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 28.5.2026 0:12:36</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67D433A2"/>
+    <w:nsid w:val="73F51753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFD7C22"/>
+    <w:nsid w:val="4EE2C050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B0B97B0"/>
+    <w:nsid w:val="58D4A418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C0E220A"/>
+    <w:nsid w:val="16C79751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>