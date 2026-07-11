--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DA6C32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DA6C32D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DA6C32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R574A562C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR574A562C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR574A562C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 17.6.2026 9:41:58</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73F51753"/>
+    <w:nsid w:val="10C52C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EE2C050"/>
+    <w:nsid w:val="6C608B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58D4A418"/>
+    <w:nsid w:val="194F370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16C79751"/>
+    <w:nsid w:val="4C5D7285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>