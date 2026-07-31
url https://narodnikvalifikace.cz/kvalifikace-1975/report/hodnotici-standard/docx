--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R574A562C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR574A562C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR574A562C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E868AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E868AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E868AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:55</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 3:43:56</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10C52C1B"/>
+    <w:nsid w:val="65527A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C608B76"/>
+    <w:nsid w:val="7D2DA34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="194F370B"/>
+    <w:nsid w:val="6FF67030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C5D7285"/>
+    <w:nsid w:val="1779E64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>