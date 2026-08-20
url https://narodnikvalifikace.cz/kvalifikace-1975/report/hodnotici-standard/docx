--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E868AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E868AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E868AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB3A4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB3A4A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB3A4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 10:09:11</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65527A26"/>
+    <w:nsid w:val="66F57D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D2DA34E"/>
+    <w:nsid w:val="41907668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FF67030"/>
+    <w:nsid w:val="4364A0AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1779E64A"/>
+    <w:nsid w:val="6B370D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>