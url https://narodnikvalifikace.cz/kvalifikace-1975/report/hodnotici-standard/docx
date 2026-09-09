--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB3A4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB3A4A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB3A4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA0F2EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA0F2EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA0F2EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15646,51 +15646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23888,51 +23888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27996,51 +27996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29753,51 +29753,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30122,51 +30122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30751,84 +30751,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 13:34:02</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 9.9.2026 23:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66F57D03"/>
+    <w:nsid w:val="4B3A694D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30914,51 +30914,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41907668"/>
+    <w:nsid w:val="3FDB280B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31044,51 +31044,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4364A0AA"/>
+    <w:nsid w:val="549F7041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31174,51 +31174,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B370D41"/>
+    <w:nsid w:val="311EA490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>