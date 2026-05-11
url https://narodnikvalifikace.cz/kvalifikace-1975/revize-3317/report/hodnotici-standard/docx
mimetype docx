--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1516EB39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1516EB39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1516EB39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A087D05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A087D05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A087D05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.4.2026 2:50:07</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11EC5C85"/>
+    <w:nsid w:val="02506EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10CC9C58"/>
+    <w:nsid w:val="3F8EDA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43807F59"/>
+    <w:nsid w:val="41FC1442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A7CA943"/>
+    <w:nsid w:val="6D20F20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>