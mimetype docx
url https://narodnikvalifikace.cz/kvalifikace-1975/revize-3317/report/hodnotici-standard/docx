--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A087D05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A087D05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A087D05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55CC38DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55CC38DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55CC38DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.5.2026 4:49:21</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02506EAD"/>
+    <w:nsid w:val="2FCC6C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F8EDA52"/>
+    <w:nsid w:val="53603B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41FC1442"/>
+    <w:nsid w:val="267F1717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D20F20D"/>
+    <w:nsid w:val="337C4B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>