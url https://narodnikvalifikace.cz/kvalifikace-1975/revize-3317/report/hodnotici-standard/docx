--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55CC38DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55CC38DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55CC38DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EA26B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EA26B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EA26B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.5.2026 9:00:54</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FCC6C81"/>
+    <w:nsid w:val="1BADBB7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53603B2C"/>
+    <w:nsid w:val="659435C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="267F1717"/>
+    <w:nsid w:val="3D3217D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="337C4B32"/>
+    <w:nsid w:val="51EA8ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>