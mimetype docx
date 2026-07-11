--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EA26B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EA26B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EA26B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1170DC9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1170DC9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1170DC9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.6.2026 23:22:31</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BADBB7C"/>
+    <w:nsid w:val="0DBFE58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="659435C2"/>
+    <w:nsid w:val="35BC269E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D3217D9"/>
+    <w:nsid w:val="49A552BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51EA8ED9"/>
+    <w:nsid w:val="6B9A32E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>