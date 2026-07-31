--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1170DC9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1170DC9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1170DC9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B455DCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B455DCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B455DCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 11.7.2026 8:05:22</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DBFE58D"/>
+    <w:nsid w:val="4C1AF229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35BC269E"/>
+    <w:nsid w:val="0F5AAB98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49A552BB"/>
+    <w:nsid w:val="00D7A5E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B9A32E6"/>
+    <w:nsid w:val="25B1599E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>