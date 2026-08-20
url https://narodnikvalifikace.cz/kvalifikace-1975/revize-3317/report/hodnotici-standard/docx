--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B455DCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B455DCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B455DCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39102AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39102AB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39102AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 31.7.2026 13:17:35</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C1AF229"/>
+    <w:nsid w:val="07AA0C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5AAB98"/>
+    <w:nsid w:val="7DBABBEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00D7A5E0"/>
+    <w:nsid w:val="4309E817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25B1599E"/>
+    <w:nsid w:val="38EA8A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>