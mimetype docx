--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39102AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39102AB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39102AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44D8B916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44D8B916" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44D8B916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5125,51 +5125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6326,51 +6326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7439,51 +7439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15748,51 +15748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24058,51 +24058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dezertu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28540,51 +28540,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30297,51 +30297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30666,51 +30666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31295,84 +31295,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tilak - vegetariánská restaurace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 20.8.2026 16:53:48</w:t>
+        <w:t>Kuchař/kuchařka vegetariánských a veganských pokrmů, 10.9.2026 1:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07AA0C5E"/>
+    <w:nsid w:val="3E0A61B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31458,51 +31458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DBABBEC"/>
+    <w:nsid w:val="39BE6BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31588,51 +31588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4309E817"/>
+    <w:nsid w:val="32F0D783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31718,51 +31718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38EA8A94"/>
+    <w:nsid w:val="21607754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>