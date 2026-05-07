--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R336E635E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR336E635E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR336E635E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R520FEAD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR520FEAD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR520FEAD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.4.2026 3:46:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C2910D3"/>
+    <w:nsid w:val="146B35F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F503DB5"/>
+    <w:nsid w:val="26AF43E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A0A5925"/>
+    <w:nsid w:val="2BA91982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D7FDA7D"/>
+    <w:nsid w:val="1ADCEF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>