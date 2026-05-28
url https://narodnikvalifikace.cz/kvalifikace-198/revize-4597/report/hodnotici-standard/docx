--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R520FEAD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR520FEAD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR520FEAD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3DE06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3DE06D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3DE06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.5.2026 19:12:09</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="146B35F6"/>
+    <w:nsid w:val="0747DCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26AF43E5"/>
+    <w:nsid w:val="74B78FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BA91982"/>
+    <w:nsid w:val="243FAF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1ADCEF79"/>
+    <w:nsid w:val="599DE15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>