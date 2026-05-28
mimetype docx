--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3DE06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3DE06D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3DE06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31AF104D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31AF104D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31AF104D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 4:36:00</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0747DCFA"/>
+    <w:nsid w:val="1D2F7D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B78FCA"/>
+    <w:nsid w:val="022C300A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="243FAF2A"/>
+    <w:nsid w:val="7AB6939B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="599DE15F"/>
+    <w:nsid w:val="1EF09CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>