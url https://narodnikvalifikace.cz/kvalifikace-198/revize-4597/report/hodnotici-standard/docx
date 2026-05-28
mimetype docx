--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31AF104D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31AF104D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31AF104D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B8CDB0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B8CDB0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B8CDB0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:20:50</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D2F7D01"/>
+    <w:nsid w:val="78B4B12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022C300A"/>
+    <w:nsid w:val="1CE2C35D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AB6939B"/>
+    <w:nsid w:val="0AE0CBF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EF09CB9"/>
+    <w:nsid w:val="15D994B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>