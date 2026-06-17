--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B8CDB0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B8CDB0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B8CDB0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26DECC09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26DECC09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26DECC09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 28.5.2026 5:38:40</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78B4B12B"/>
+    <w:nsid w:val="77662A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE2C35D"/>
+    <w:nsid w:val="1FE8737B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AE0CBF4"/>
+    <w:nsid w:val="19E5F753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15D994B7"/>
+    <w:nsid w:val="3BD51895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>