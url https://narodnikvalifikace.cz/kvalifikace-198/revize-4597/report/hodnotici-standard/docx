--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26DECC09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26DECC09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26DECC09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A7DC63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A7DC63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A7DC63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 17.6.2026 15:10:37</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77662A4E"/>
+    <w:nsid w:val="419F0CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FE8737B"/>
+    <w:nsid w:val="0E5BA323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19E5F753"/>
+    <w:nsid w:val="28D6AD66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BD51895"/>
+    <w:nsid w:val="25E06A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>