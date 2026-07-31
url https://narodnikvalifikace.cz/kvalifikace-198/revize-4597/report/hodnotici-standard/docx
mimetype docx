--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A7DC63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A7DC63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A7DC63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C47A6F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C47A6F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C47A6F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 7.7.2026 17:38:45</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="419F0CD0"/>
+    <w:nsid w:val="468E88C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E5BA323"/>
+    <w:nsid w:val="77DD48E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28D6AD66"/>
+    <w:nsid w:val="458B9104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25E06A51"/>
+    <w:nsid w:val="2C051D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>