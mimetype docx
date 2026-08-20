--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C47A6F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C47A6F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C47A6F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D52882B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D52882B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D52882B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 31.7.2026 16:55:44</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="468E88C5"/>
+    <w:nsid w:val="0862A7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77DD48E7"/>
+    <w:nsid w:val="2D806D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="458B9104"/>
+    <w:nsid w:val="2D661852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C051D19"/>
+    <w:nsid w:val="36762FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>