--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D52882B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D52882B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D52882B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5239562A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5239562A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5239562A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 20.8.2026 21:05:01</w:t>
+        <w:t>Výrobce/výrobkyně polotovarů a prefabrikátů z pěnových materiálů, 10.9.2026 1:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0862A7FE"/>
+    <w:nsid w:val="198C90B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D806D96"/>
+    <w:nsid w:val="50581390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D661852"/>
+    <w:nsid w:val="0799FEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36762FB1"/>
+    <w:nsid w:val="51812FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>