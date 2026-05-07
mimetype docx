--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA3FC24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA3FC24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA3FC24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A823295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A823295" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A823295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:21</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:21</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:21</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:22</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:22</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:22</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:22</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.4.2026 0:27:22</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B92B70C"/>
+    <w:nsid w:val="71665251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14FC01F4"/>
+    <w:nsid w:val="1491E49C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07E37E22"/>
+    <w:nsid w:val="0D4836E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C167EF1"/>
+    <w:nsid w:val="59E6E5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00221783"/>
+    <w:nsid w:val="48C5715B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>