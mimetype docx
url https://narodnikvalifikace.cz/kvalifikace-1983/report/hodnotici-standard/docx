--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A823295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A823295" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A823295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R230A4D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR230A4D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR230A4D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.5.2026 17:21:02</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71665251"/>
+    <w:nsid w:val="407339C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1491E49C"/>
+    <w:nsid w:val="7A3B97C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D4836E2"/>
+    <w:nsid w:val="62A08412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59E6E5A9"/>
+    <w:nsid w:val="40A32D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48C5715B"/>
+    <w:nsid w:val="70E07C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>