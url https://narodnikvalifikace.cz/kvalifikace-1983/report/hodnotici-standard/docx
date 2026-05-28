--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R230A4D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR230A4D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR230A4D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BE74B58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BE74B58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BE74B58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:23:08</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="407339C0"/>
+    <w:nsid w:val="318A5401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A3B97C7"/>
+    <w:nsid w:val="58EB46AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62A08412"/>
+    <w:nsid w:val="1BB9C3D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40A32D91"/>
+    <w:nsid w:val="1950D696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70E07C1E"/>
+    <w:nsid w:val="7A5FF061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>