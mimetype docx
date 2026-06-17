--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BE74B58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BE74B58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BE74B58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R494BA562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR494BA562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR494BA562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 28.5.2026 2:30:43</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="318A5401"/>
+    <w:nsid w:val="7E531D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58EB46AA"/>
+    <w:nsid w:val="1D0FB43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB9C3D7"/>
+    <w:nsid w:val="40C94EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1950D696"/>
+    <w:nsid w:val="62A59C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A5FF061"/>
+    <w:nsid w:val="2D080C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>