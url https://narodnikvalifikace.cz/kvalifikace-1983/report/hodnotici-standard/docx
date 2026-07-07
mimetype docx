--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R494BA562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR494BA562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR494BA562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R741AC068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR741AC068" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR741AC068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 17.6.2026 9:37:46</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E531D9D"/>
+    <w:nsid w:val="0B931CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0FB43A"/>
+    <w:nsid w:val="310A10B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40C94EF9"/>
+    <w:nsid w:val="571E939E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62A59C45"/>
+    <w:nsid w:val="3F72F322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D080C21"/>
+    <w:nsid w:val="1413BE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>