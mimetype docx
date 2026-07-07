--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R741AC068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR741AC068" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR741AC068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77293582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77293582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77293582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 12:24:24</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B931CEF"/>
+    <w:nsid w:val="03D6587D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="310A10B7"/>
+    <w:nsid w:val="5C4F82DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="571E939E"/>
+    <w:nsid w:val="084354EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F72F322"/>
+    <w:nsid w:val="0656964B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1413BE33"/>
+    <w:nsid w:val="01FFF635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>