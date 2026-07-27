--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77293582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77293582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77293582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26FBEF80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26FBEF80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26FBEF80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:12</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:13</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 7.7.2026 13:43:13</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03D6587D"/>
+    <w:nsid w:val="5211BD80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4F82DD"/>
+    <w:nsid w:val="76516749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="084354EA"/>
+    <w:nsid w:val="139ED539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0656964B"/>
+    <w:nsid w:val="6E200D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01FFF635"/>
+    <w:nsid w:val="6B25D2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>