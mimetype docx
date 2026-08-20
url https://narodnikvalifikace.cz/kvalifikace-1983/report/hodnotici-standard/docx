--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26FBEF80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26FBEF80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26FBEF80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R148F9503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR148F9503" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR148F9503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 27.7.2026 18:12:10</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5211BD80"/>
+    <w:nsid w:val="60A9F873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76516749"/>
+    <w:nsid w:val="689CDAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="139ED539"/>
+    <w:nsid w:val="65F976F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E200D13"/>
+    <w:nsid w:val="78D20ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B25D2B3"/>
+    <w:nsid w:val="485F0ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>