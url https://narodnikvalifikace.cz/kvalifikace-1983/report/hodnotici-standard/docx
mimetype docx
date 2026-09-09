--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R148F9503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR148F9503" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR148F9503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F99E40E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F99E40E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F99E40E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2109,51 +2109,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5450,51 +5450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6308,51 +6308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zdravotnictví ČR, www.mzcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8105,51 +8105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8622,84 +8622,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petra Clinic health s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 20.8.2026 14:35:55</w:t>
+        <w:t>Pracovník/pracovnice wellness služeb pro zábaly, obklady a koupele, 9.9.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60A9F873"/>
+    <w:nsid w:val="17068E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8785,51 +8785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="689CDAA0"/>
+    <w:nsid w:val="6D6798D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8915,51 +8915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65F976F7"/>
+    <w:nsid w:val="22CA4EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9045,51 +9045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78D20ABA"/>
+    <w:nsid w:val="1FF92DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9175,51 +9175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="485F0ED5"/>
+    <w:nsid w:val="43A2DA79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>