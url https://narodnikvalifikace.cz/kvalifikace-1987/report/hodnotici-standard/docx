--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCCD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCCD4D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCCD4D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3787F872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3787F872" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3787F872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.4.2026 0:27:35</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FACE985"/>
+    <w:nsid w:val="1842EEF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43FC57E0"/>
+    <w:nsid w:val="771041D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>