--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3787F872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3787F872" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3787F872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59F282AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59F282AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59F282AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:11</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:12</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 17:20:12</w:t>
+        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1842EEF8"/>
+    <w:nsid w:val="6A643CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771041D9"/>
+    <w:nsid w:val="1BB14FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>