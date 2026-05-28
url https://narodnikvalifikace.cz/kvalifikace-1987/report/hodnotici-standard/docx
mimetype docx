--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59F282AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59F282AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59F282AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5243049C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5243049C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5243049C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 7.5.2026 18:08:54</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A643CF4"/>
+    <w:nsid w:val="4922C822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BB14FE2"/>
+    <w:nsid w:val="2C1904DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>