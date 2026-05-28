--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5243049C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5243049C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5243049C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R660013D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR660013D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR660013D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:30:00</w:t>
+        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4922C822"/>
+    <w:nsid w:val="2E23A4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C1904DB"/>
+    <w:nsid w:val="5A49FD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>