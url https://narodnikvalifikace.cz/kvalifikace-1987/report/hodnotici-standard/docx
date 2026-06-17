--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R660013D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR660013D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR660013D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB0AFDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB0AFDD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB0AFDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 28.5.2026 2:37:15</w:t>
+        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E23A4AC"/>
+    <w:nsid w:val="211FD736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A49FD05"/>
+    <w:nsid w:val="65F03EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>