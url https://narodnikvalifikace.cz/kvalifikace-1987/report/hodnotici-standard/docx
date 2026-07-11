--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB0AFDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB0AFDD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB0AFDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA7157B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA7157B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA7157B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 17.6.2026 9:36:28</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="211FD736"/>
+    <w:nsid w:val="098E1C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F03EE8"/>
+    <w:nsid w:val="2656B308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>