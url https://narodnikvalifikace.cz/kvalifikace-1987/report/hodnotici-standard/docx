--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA7157B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA7157B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA7157B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435D5B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435D5B15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435D5B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 6:20:37</w:t>
+        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="098E1C56"/>
+    <w:nsid w:val="19E65DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2656B308"/>
+    <w:nsid w:val="23C22102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>