--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435D5B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435D5B15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435D5B15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FD4E59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FD4E59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FD4E59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 11.7.2026 7:43:14</w:t>
+        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19E65DAE"/>
+    <w:nsid w:val="47BF30ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23C22102"/>
+    <w:nsid w:val="3A8D489F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>