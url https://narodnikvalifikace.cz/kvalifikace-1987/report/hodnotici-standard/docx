--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FD4E59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FD4E59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FD4E59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34EE613E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34EE613E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34EE613E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 31.7.2026 12:57:27</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47BF30ED"/>
+    <w:nsid w:val="6F7AA349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A8D489F"/>
+    <w:nsid w:val="6ED13101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>