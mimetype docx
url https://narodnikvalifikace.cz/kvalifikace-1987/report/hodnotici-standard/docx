--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34EE613E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34EE613E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34EE613E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19B3C6F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19B3C6F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19B3C6F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 18:57:15</w:t>
+        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F7AA349"/>
+    <w:nsid w:val="6187C93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED13101"/>
+    <w:nsid w:val="12C5CB0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>