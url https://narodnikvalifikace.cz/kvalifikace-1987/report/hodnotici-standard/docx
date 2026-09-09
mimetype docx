--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19B3C6F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19B3C6F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19B3C6F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R319FD38A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR319FD38A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR319FD38A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2242,51 +2242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8444,51 +8444,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platformou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14578,51 +14578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21339,51 +21339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22585,51 +22585,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23214,84 +23214,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Level designér/designérka, 20.8.2026 19:55:14</w:t>
+        <w:t>Level designér/designérka, 9.9.2026 20:58:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6187C93B"/>
+    <w:nsid w:val="1D168F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23377,51 +23377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12C5CB0A"/>
+    <w:nsid w:val="592AFC96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>