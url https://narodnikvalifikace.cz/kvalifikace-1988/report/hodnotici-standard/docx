--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R387E09AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR387E09AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR387E09AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E719EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E719EA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E719EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 16.4.2026 1:27:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5864D049"/>
+    <w:nsid w:val="429592DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19298313"/>
+    <w:nsid w:val="679EF1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FA3E102"/>
+    <w:nsid w:val="7457570A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>