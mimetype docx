--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E719EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E719EA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E719EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E623E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E623E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E623E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 16:09:25</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="429592DC"/>
+    <w:nsid w:val="7B758973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="679EF1E9"/>
+    <w:nsid w:val="4B105EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7457570A"/>
+    <w:nsid w:val="6DEC818C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>