--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E623E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E623E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E623E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31234FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31234FC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31234FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.5.2026 17:10:32</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B758973"/>
+    <w:nsid w:val="3A8E9861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B105EAD"/>
+    <w:nsid w:val="37B04240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DEC818C"/>
+    <w:nsid w:val="66CFBD12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>