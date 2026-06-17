--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31234FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31234FC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31234FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D1E1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D1E1D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D1E1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:47</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:47</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 28.5.2026 2:07:48</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A8E9861"/>
+    <w:nsid w:val="25EA89A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B04240"/>
+    <w:nsid w:val="3C4413F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66CFBD12"/>
+    <w:nsid w:val="73888D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>