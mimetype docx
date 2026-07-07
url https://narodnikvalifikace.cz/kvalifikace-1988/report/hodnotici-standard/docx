--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D1E1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D1E1D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D1E1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F09A826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F09A826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F09A826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 17.6.2026 9:18:27</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25EA89A4"/>
+    <w:nsid w:val="6179032A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C4413F2"/>
+    <w:nsid w:val="0DCD5B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73888D00"/>
+    <w:nsid w:val="6F40EAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>