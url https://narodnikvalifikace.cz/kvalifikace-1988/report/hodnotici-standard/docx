--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F09A826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F09A826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F09A826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122A8477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122A8477" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122A8477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 11:09:13</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6179032A"/>
+    <w:nsid w:val="28075622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCD5B7C"/>
+    <w:nsid w:val="62F2ED21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F40EAA0"/>
+    <w:nsid w:val="5BAF1EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>