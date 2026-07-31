--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122A8477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122A8477" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122A8477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FF2A5B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FF2A5B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FF2A5B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:02</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:02</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 7.7.2026 12:26:03</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28075622"/>
+    <w:nsid w:val="12DB0385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62F2ED21"/>
+    <w:nsid w:val="2D7EB6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BAF1EC9"/>
+    <w:nsid w:val="6FAEF295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>