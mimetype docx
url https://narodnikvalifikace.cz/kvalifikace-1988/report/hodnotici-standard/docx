--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FF2A5B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FF2A5B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FF2A5B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R239A6F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR239A6F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR239A6F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 12:47:23</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12DB0385"/>
+    <w:nsid w:val="3EB12038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7EB6D6"/>
+    <w:nsid w:val="255A24CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FAEF295"/>
+    <w:nsid w:val="38FE7056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>