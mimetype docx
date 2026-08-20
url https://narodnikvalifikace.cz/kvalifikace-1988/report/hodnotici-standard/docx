--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R239A6F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR239A6F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR239A6F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C09FF2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C09FF2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C09FF2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 31.7.2026 14:17:30</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EB12038"/>
+    <w:nsid w:val="624F2845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="255A24CF"/>
+    <w:nsid w:val="5C6EB6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38FE7056"/>
+    <w:nsid w:val="386A67DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>