--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C09FF2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C09FF2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C09FF2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A394372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A394372" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A394372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2080,51 +2080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3637,51 +3637,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5314,84 +5314,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka uživatelského rozhraní videoher, 20.8.2026 18:57:56</w:t>
+        <w:t>Designér/designérka uživatelského rozhraní videoher, 9.9.2026 20:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="624F2845"/>
+    <w:nsid w:val="41BCF318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5477,51 +5477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6EB6D7"/>
+    <w:nsid w:val="2E549914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5607,51 +5607,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="386A67DE"/>
+    <w:nsid w:val="39603EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>