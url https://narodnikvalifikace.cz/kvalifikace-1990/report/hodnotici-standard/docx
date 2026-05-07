--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E2356B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E2356B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E2356B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA5BE54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA5BE54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA5BE54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.4.2026 1:54:43</w:t>
+        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67602D26"/>
+    <w:nsid w:val="6ECE9336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07E29F33"/>
+    <w:nsid w:val="4E2A6355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D8EC67C"/>
+    <w:nsid w:val="5BA4DDDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="536DF62B"/>
+    <w:nsid w:val="6B234D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>