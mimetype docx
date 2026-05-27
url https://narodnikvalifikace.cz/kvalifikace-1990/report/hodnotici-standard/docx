--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA5BE54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA5BE54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA5BE54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B9324C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B9324C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B9324C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.5.2026 16:07:04</w:t>
+        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6ECE9336"/>
+    <w:nsid w:val="6D2EDEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E2A6355"/>
+    <w:nsid w:val="54F09A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BA4DDDA"/>
+    <w:nsid w:val="30CDB7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B234D9D"/>
+    <w:nsid w:val="029156F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>