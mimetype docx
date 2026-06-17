--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B9324C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B9324C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B9324C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R274E4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR274E4EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR274E4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 28.5.2026 0:05:23</w:t>
+        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D2EDEA6"/>
+    <w:nsid w:val="16BF40A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F09A39"/>
+    <w:nsid w:val="195B3F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30CDB7B4"/>
+    <w:nsid w:val="01D12F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="029156F6"/>
+    <w:nsid w:val="5416D0E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>