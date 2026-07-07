--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R274E4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR274E4EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR274E4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6A402E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6A402E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6A402E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 17.6.2026 9:35:16</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16BF40A4"/>
+    <w:nsid w:val="7C260A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195B3F10"/>
+    <w:nsid w:val="48A703F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01D12F78"/>
+    <w:nsid w:val="44667D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5416D0E0"/>
+    <w:nsid w:val="2DA4A116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>