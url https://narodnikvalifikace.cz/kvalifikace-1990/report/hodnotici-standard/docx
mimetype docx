--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6A402E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6A402E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6A402E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43EF6611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43EF6611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43EF6611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 11:07:31</w:t>
+        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C260A13"/>
+    <w:nsid w:val="2767C4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A703F8"/>
+    <w:nsid w:val="3C85D2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44667D9F"/>
+    <w:nsid w:val="6F3A741E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DA4A116"/>
+    <w:nsid w:val="3D090E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>