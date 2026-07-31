--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43EF6611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43EF6611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43EF6611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A403F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A403F61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A403F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 7.7.2026 13:49:23</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2767C4E1"/>
+    <w:nsid w:val="6154D404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C85D2B6"/>
+    <w:nsid w:val="710A7C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F3A741E"/>
+    <w:nsid w:val="125CC8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D090E33"/>
+    <w:nsid w:val="2A164121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>