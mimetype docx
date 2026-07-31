--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A403F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A403F61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A403F61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1440D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1440D8E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1440D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 11:08:51</w:t>
+        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6154D404"/>
+    <w:nsid w:val="01A8D31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="710A7C17"/>
+    <w:nsid w:val="36210510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="125CC8B4"/>
+    <w:nsid w:val="76F351B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A164121"/>
+    <w:nsid w:val="678FA666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>