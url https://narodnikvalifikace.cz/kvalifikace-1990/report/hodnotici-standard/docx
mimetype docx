--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1440D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1440D8E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1440D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F151A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F151A02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F151A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 31.7.2026 12:41:18</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01A8D31E"/>
+    <w:nsid w:val="10F0AA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36210510"/>
+    <w:nsid w:val="26FD6EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76F351B2"/>
+    <w:nsid w:val="0CE0C2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="678FA666"/>
+    <w:nsid w:val="2B601EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>