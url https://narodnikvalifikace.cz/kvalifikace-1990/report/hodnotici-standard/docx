--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F151A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F151A02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F151A02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F87F12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F87F12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F87F12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 16:52:02</w:t>
+        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10F0AA84"/>
+    <w:nsid w:val="1DAC7FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26FD6EA3"/>
+    <w:nsid w:val="1E285046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CE0C2B8"/>
+    <w:nsid w:val="18EDEAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B601EB2"/>
+    <w:nsid w:val="242E974B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>