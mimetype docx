--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F87F12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F87F12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F87F12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DD06C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DD06C5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DD06C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1475,51 +1475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2534,51 +2534,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4091,51 +4091,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5366,51 +5366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 20 až 22 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5939,84 +5939,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Marek Toušek, Bohemian Multimedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3D herní animátor/animátorka, 20.8.2026 17:56:54</w:t>
+        <w:t>3D herní animátor/animátorka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DAC7FCD"/>
+    <w:nsid w:val="566B6935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6102,51 +6102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E285046"/>
+    <w:nsid w:val="73F4119D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6232,51 +6232,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18EDEAFE"/>
+    <w:nsid w:val="3821DC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6362,51 +6362,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="242E974B"/>
+    <w:nsid w:val="780FFD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>